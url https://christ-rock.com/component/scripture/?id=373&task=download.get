--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -143,165 +143,165 @@
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0a5ed38174184e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R177dd287a36c497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R522dc7d3753b4705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0ee3ed0e4eb74daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R549229d1491444ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb602d10184aa4994" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9264ab77f70241e2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf7d9f513074a449c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ree39a4dfbb3a477b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0b288df0d0ae410b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R139de1cdd327486e"/>
-[...71 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="328" r:id="R38bdfc31070f4eec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R13e9cf6f18c84b9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra5ca768a10b34bb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8a0a8f5799194a8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R247ee8ff6b634ac7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R21b56d1702bd400f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc278e6b9767f46da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd41dc1801b1d484e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R48109ceca1fe4d1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5ec98abc0ce54be2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R366c75229dfb4d46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1c93ce61c87b4fba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R65a095cb03414053"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re1507acd97ec498d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R42487d3905e64de0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8f91a6243e3f47ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1124f147b5a742a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R1f015f379b2f448b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R719f35a476464258"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R429f823bd66c461c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R9da86c7dc7464126"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R36d177d8dd5647f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ra0d2617abf464ebc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R28e4eadc5e674c76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rbbd0ae1579604280"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rf849222dc660422f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1e0721206a8d457b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rea79137d01f0410a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R602d1a58bb2a41af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R9fe2cb0bf4284cb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R9eb2a81156a749ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rf5537246b1094adc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R55c584c85a3d4856"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rb46f098ca2eb4de1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R568185bc8fae4aae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R8bd88c67f03744b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R6ae328dcc2c54475"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Ra3d0d6f83ddd42e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R58adaa77dd114e02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Re3519c5d34df446a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R07d10366969b4523"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Re1707847d4354ea8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R8341244680994673"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R62ff64311dec4e10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R32aa5f1f7bfe49b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rb2807f53f3f44a15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R87d853c297c845d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="R4b0d652ceb13447b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="Re0f95dabda3a47ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="Rc8faab5e8f3745f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="R3417c393b2db4be3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="Rbcaa8a841d854fbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R97401f39ecc74639"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="R5b6995b650884c67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="R7c8908d469b1486c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="R4a8d75277a144fbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="311" r:id="Rcb96fb5e470c43ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="312" r:id="R032e2d99c1e04a6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="313" r:id="Ra0930d41dfde48dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="314" r:id="R6b9dd8ba5f2b45be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="315" r:id="Rdbfdccfbf9294575"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="316" r:id="R6cffa3cf4ab54b60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="317" r:id="R8d8d8dcaf2dd468e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="318" r:id="R90d548e714514864"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="319" r:id="Rfae79f4ef9e04a34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="320" r:id="Rff96441927f54a47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="321" r:id="Rc9ec20e96c774388"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="322" r:id="R4b50d4624e3d4665"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="323" r:id="R7a86a9aeeaed41c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="324" r:id="R518f084ebd234a36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="325" r:id="R1b19591010d8419d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="326" r:id="R43d268ab965a4e92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="327" r:id="Rc4d96d2484ba41c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="328" r:id="R7697adbd88bb466b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf47a4000373f498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9264ab77f70241e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree39a4dfbb3a477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra3ee63080235462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc0e4d21e561e436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R139de1cdd327486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raf89b8daae3443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdb734d0b6c254f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R878218ba6c9a4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9d6e183abb3746fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R243b89309db247fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R95f27181cd8b45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf68b8ac43c28451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raf59503a9b5d4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7785f79808c349f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5330c591ceee4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rec13da13165a4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3306c34c01fd495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R747db1944c514906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbbefe8d10f7d4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R78673afac2b84286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R828bca1a2ba14aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0141b1d5bd824cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rae6d243b94704e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfaedd41d1efa4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd019678859c64eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfe985ece912f469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd0db5eeda29e4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb99836e4e63f45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1a356485d24e463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R21b5cb4b32324d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdbe9939babaf471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1bffc8095ccb4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7e29af27db614968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R44077f46eb1641c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rbb34669679b74a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rdd4cab2e0c2a45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8400c02697f348d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R053048895ab54e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R44285f0589b4482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Reead43fcb3d446ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rb7d32882d4e6461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rfafab14cf1dd4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R004efb65be5f4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R0fe12adeeb5d489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rff1fd6f6793d4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R54ff13845b7f4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R4cb6837f05744a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R2152c57ccce046ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R1b1201f881e34a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R37efa5bc57d94e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R54a6c3185d0a40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rff9470c4dcac40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R4cfeb5028ac6416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rf1bc63011b3e4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R3fb6bb3ffe744721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R5f0771dedc5943a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rec9ba3aa19b04d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R707e744cbe0949da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R8786c235a58c45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="Rfe465c3e4cbc44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R0a3b25946e454908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="R318f9f71312d4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="Rba6a8b65b4974f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="R64894c1c575342c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide61.xml" Id="R2b112feda982468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide62.xml" Id="Rdc603ec7c4fd4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide63.xml" Id="R0942fe16dd19461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide64.xml" Id="R75bd805df0fa4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide65.xml" Id="Rb875d49d3bd2488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide66.xml" Id="R2314ad8241e4466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide67.xml" Id="Rf87e778b9b9d47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide68.xml" Id="R6c822a7fafe34ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide69.xml" Id="Rd11e5e4d0cdf4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide70.xml" Id="Rb77a79b37d124dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide71.xml" Id="Raa7cc4efeccc4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide72.xml" Id="Rda4f66164c894a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide73.xml" Id="R38bdfc31070f4eec" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re0427197aa804ea9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf444b3821eaf4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf7d9f513074a449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b288df0d0ae410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R294c1caadc174e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Raaa3f2de9e0c4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R13e9cf6f18c84b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra5ca768a10b34bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8a0a8f5799194a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R247ee8ff6b634ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R21b56d1702bd400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc278e6b9767f46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd41dc1801b1d484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R48109ceca1fe4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5ec98abc0ce54be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R366c75229dfb4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1c93ce61c87b4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R65a095cb03414053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re1507acd97ec498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R42487d3905e64de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8f91a6243e3f47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1124f147b5a742a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1f015f379b2f448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R719f35a476464258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R429f823bd66c461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9da86c7dc7464126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R36d177d8dd5647f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra0d2617abf464ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R28e4eadc5e674c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbbd0ae1579604280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf849222dc660422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1e0721206a8d457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rea79137d01f0410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R602d1a58bb2a41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9fe2cb0bf4284cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R9eb2a81156a749ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rf5537246b1094adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R55c584c85a3d4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb46f098ca2eb4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R568185bc8fae4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R8bd88c67f03744b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R6ae328dcc2c54475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Ra3d0d6f83ddd42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R58adaa77dd114e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Re3519c5d34df446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R07d10366969b4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Re1707847d4354ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R8341244680994673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R62ff64311dec4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R32aa5f1f7bfe49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rb2807f53f3f44a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R87d853c297c845d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R4b0d652ceb13447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Re0f95dabda3a47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rc8faab5e8f3745f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R3417c393b2db4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rbcaa8a841d854fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R97401f39ecc74639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R5b6995b650884c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R7c8908d469b1486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R4a8d75277a144fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="Rcb96fb5e470c43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R032e2d99c1e04a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="Ra0930d41dfde48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="R6b9dd8ba5f2b45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="Rdbfdccfbf9294575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide61.xml" Id="R6cffa3cf4ab54b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide62.xml" Id="R8d8d8dcaf2dd468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide63.xml" Id="R90d548e714514864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide64.xml" Id="Rfae79f4ef9e04a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide65.xml" Id="Rff96441927f54a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide66.xml" Id="Rc9ec20e96c774388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide67.xml" Id="R4b50d4624e3d4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide68.xml" Id="R7a86a9aeeaed41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide69.xml" Id="R518f084ebd234a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide70.xml" Id="R1b19591010d8419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide71.xml" Id="R43d268ab965a4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide72.xml" Id="Rc4d96d2484ba41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide73.xml" Id="R7697adbd88bb466b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R46b4c104bf914e9e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -505,267 +505,267 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5343d57d2d5e4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dc5b0e31c5b4b18" /></Relationships>
-[...215 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8504a55567a34017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f380368c1274d5a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb26e36dc02724e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reee10772cc3d4a90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0698ecca3b9f4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra779a02a63b545d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R355656f86a70423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a8dc9ef4b6147d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6fab3b466ab445da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad71455912424b99" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rddf818cbdd90455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7346316dd73143c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R45367178abb042f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2825767bfca049ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R39231c13df99433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc71e839a86847e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra284e641e98a4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40b0bc9491bb4691" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbc1aed283b194c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7161870d0244382" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R83e87920ceb5489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8883ac83cffe491c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R01ef8cabf07d44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f7e73fcf9ad4994" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3a6f4cc843ae4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref26310952094c05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0a156a06700e480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4166755932774383" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R33f9f010dbe74597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f084335c9b94a8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbc1f35b9b23d4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8000bb67e1a4906" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rade0ce2582374a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa09854b14334e2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3f95ca2840ea47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc92a5d071bce44ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2da409d31b8244c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42a016bac1c74fbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R479b6d8b93b74b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra08735d5e18f4c0a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R23eecddaf40846b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b7d0844bf2e4e28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R826dc78f6ec24a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra932c155d47541b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R02036237f02b4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63260bdbc6ee4bcb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R15a0873c22ba414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb35be31c24814e71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb0cc2e5fc33f436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2edc3dc6a4b42e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rebb4b7f256674136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reeea4a1d1d4b4f08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R006b32f6cddc479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raaa078cba041401a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re81b5ba818004546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38e0ce1881704ca5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R9db895803e5e45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R108199aae2c94643" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R71a6e477188b4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf759be36faf440e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R1c9cae392bd7467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc72308746d14cec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rceea10b9cc2d429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bce105e10304b11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R97e30f77004b494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03b0b93981a14fe6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rb7abe80b6d894bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R055459ae19534ef7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf17bcf2c299a4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R287eb1d5d242418f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R28d887fee2d04436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5adf138d4f8b4665" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R4dbced22c86a448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1715c1821ce4bed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R63eb69ddcaf34883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red24dd3bd5af4211" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Recfd28c95b4f4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f9641f0e97145d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rcdd793ec1da54888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5ad0fc57db14e3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R828d4653e86246f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4426beced85c4ff5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rd2436fe90913468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09dd291c4c244f33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rb367c7751ece41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d1c662f30274349" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rb00e0be1885f4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30da101777894551" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R0fc8773f549c449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe1a65cc2215489d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R66d916b655614abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra04053731f6147e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rc2f8feea18fe466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93062900dda1408f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Ra18fdca2e66e4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reae30297aa314fd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rfb78298c14b34745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d6aa8b2c45f4b79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Red0ad0ddf76c4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red70f4fdfde44d2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R17c6738692254889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf10a7071f02d45d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R0ab377e4aaa34615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94e439da39ff4619" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R05378f8e55a2450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbccc4a92ad24d4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R404efde0afc849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2622a7630964781" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide58.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="R6410192825484178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ed77f145f794299" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide59.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="R1e5a590f4c9b4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b1d0a00d3594904" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbd6f2c3e9b394a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34f2ae82f4f84814" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide60.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="R885bd7dfe2f04939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R755e0feb5419479c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide61.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide61.xml" Id="R80616eefc4e14bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9927d444b0fa45ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide62.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide62.xml" Id="R6eab1d68b3e64f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raef3a8f650fd4476" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide63.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide63.xml" Id="R70c7b47bd96c47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b124c72d9864f7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide64.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide64.xml" Id="R584dbb5b248543e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b21664b5bcb4a44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide65.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide65.xml" Id="R8672af3b81564d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8db259defb8342ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide66.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide66.xml" Id="R195f4375c61b4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdda31ee6a67d4caf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide67.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide67.xml" Id="R620b99aaf57f4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbb8e6fdef284a26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide68.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide68.xml" Id="Rd5b1dcf14cdf4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R244be43cf63b4898" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide69.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide69.xml" Id="Rdcbc4d93af8a4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6148997da1b44fc9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R49435fe5180a4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbeb74258086e4eea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide70.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide70.xml" Id="Red6654448f554e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09fe06b582fd42bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide71.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide71.xml" Id="R1c8f391e5bbf4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re151237226cd4b67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide72.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide72.xml" Id="R625bdd4088a841a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63c80ea1da6a4ddd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide73.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide73.xml" Id="R1d0b8555d4ab40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e0cc9c65d8a433f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb820e99ade7647f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62f165080b2d483c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9deeeb687a4e4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e06221a8aab4d4e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -7659,100 +7659,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R808513662b514348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R63aeabbab534408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R36837acaac914e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re08286bc4a074c98" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe19c84344684b90" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R337d8c8ba8484c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re968ea93db4a4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7a699d1f6dc04c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra3a9c0223afc407d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6cd72103c7584666" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63aeabbab534408c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re968ea93db4a4516"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R36837acaac914e6e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7a699d1f6dc04c34"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -8778,116 +8778,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re08286bc4a074c98"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra3a9c0223afc407d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R223f38753df440c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3a8dc3a304d428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R291daa3a19b24206" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0d136a502ef44fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2c1e646ecd05436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R117dd07d0475487d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf3a8dc3a304d428e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R291daa3a19b24206"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2c1e646ecd05436d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R117dd07d0475487d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -8951,267 +8951,267 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61d6da7136c548dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4b49e1a5e7ca4f0f" /></Relationships>
-[...215 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77648c4928d349d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7d0722b5609642d3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e18e46cfd2c4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbd2597f662264cf9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69cb4704caee4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9f407e8882be447b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d0e8811151843a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R37bbd51c7f6544e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7af7cafe4264c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4c03268692ba441b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc77dcde0d8a64d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re2081a83f3484ebf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29dba85b846b4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf3355d8a8a484260" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R126efa32ff9440bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9f563709417744c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7b7452c27fc4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6b17fa9ba70f48dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcb43bd0bd194cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ree447aa07da84d1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1d62e942dc546d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R89b1f19dfc6c48b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re14deaa66d034d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R12dc9f0190704502" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff332ac495254f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc456470692254f1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ed65a719b6b4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5d42e0bcb6354542" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81f25c3af3d8454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R62e2aadd56d6483c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80755d6254c3446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rb738eb3990bf4776" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6607d106dee14e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rede101d941414362" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbbb1177fcd3415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R5416190315104b1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaf27889e0794824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Ra96f1a07d3e343a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc55121c7771749e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Radb7fac52b804381" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba707344c15840cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rfd8eea4e88d6411c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1370b078f08344bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rd3dc51b3237f4e46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra46e2c02c9e6496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rabf77a1c65824d0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4d232376f4b4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R62f8eb976a9d4da3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf1af2b8ec794d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6250f5d7a4c04ee8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba96dcaa47a54bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R8aeace5ee3ec4f00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb40f3735fb4428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R45bda0a699794277" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e52f94f48ec4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R5e83f08963ea4cfd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6a759f8236f40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rc346833e687140e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f1954c03f384294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R990cec705f83422d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3eafd1f7e489462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R62ca75650cac4e43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5433775f56374fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R148ee120f2db417a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re12f952f7ad9453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R8f06d70cf9044ac4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a4a8806a4c146a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rf080b49a492b4407" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc15d89faee5f47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R40b3a46e83ee4ab7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2ddb795a7fd4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R61888d575db64d78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree019fe0536545e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R9ef19b74d5aa45fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d8eb81ca6d9469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R30429072c5ed46c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae815110b31548e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R66de1aa0099d4516" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91d8d4f4d7914d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Rf6061a23a5e94b91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95751e3513b24c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R733af4a488484705" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34022b9d37ff48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R72f51097f2f64914" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R029aedeee06e4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R93e55abbb76b4521" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84ff995361e34dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R42edde69defc4d1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff6355ceef0b4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="Rce969510c7df4c75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65303a96b2d44095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R60128234e8044614" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ae2f4a331ab47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R03a97da73fb34856" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae503a5c067e4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R19005e770b1c4cdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R848b259be7fa4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="R825ebcc671cc40e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c452676a5554b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="R52f8379d70c44d6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa68b3dcfa594b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="R6a987987337b493b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red4f215aa6ee4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide55.xml" Id="Rd7d7ce0e38234181" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7327439d373a41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide56.xml" Id="R513bd9d534da443a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06b7a00aa53c429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide57.xml" Id="R5d2530e8bb9743c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9d6b2ca1c8647f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide58.xml" Id="Rff6cdd9637874c55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd336a3444a5a41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide59.xml" Id="R4d464cf43de34a58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc8779031ae04a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R309309f617a74d9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb349322c65664b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide60.xml" Id="R1375c29bfe954da0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf647443f835f4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide61.xml" Id="R3b058281dc4b4dc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01c0aee2bcb84d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide62.xml" Id="Re9f83ac6bfa8406d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76b2982a70744776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide63.xml" Id="R110d2901ae804e99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R906407097f984f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide64.xml" Id="Rf308f3c3ae804f9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6635b0699ed4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide65.xml" Id="R89603ee191ac4026" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39a476a565314cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide66.xml" Id="R2f7d044708f3474f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fff2c257b94437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide67.xml" Id="R22d7fae79e4e446c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1115ad28623c409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide68.xml" Id="R38d6b14675594ae0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2218da3d9dd84a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide69.xml" Id="Rc83560e41f56447c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89853563e08942b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rcffa2f730dec487a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3563bbabf6447a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide70.xml" Id="R2b5f31c928ac43c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd26a74acd2a47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide71.xml" Id="R8f3d724468e74b1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95699da6cfb84c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide72.xml" Id="Rf992d3fc50184e40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a1eee3db6ad41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide73.xml" Id="R75278f3422af46a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22f0599a2824436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0ed983c405154044" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc82d7a5c2e094128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbef5c5b1c31f4295" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -9229,65 +9229,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第78章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 78 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9305,183 +9309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:9  |  Psalms 78:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮的子孫帶着兵器，拿着弓， 臨陣之日轉身退後。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The children of Ephraim, being armed, and carrying bows, turned back in the day of battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9497,183 +9463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:10  |  Psalms 78:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不遵守神的約， 不肯照他的律法行；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They kept not the covenant of God, and refused to walk in his law;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9689,183 +9617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:11  |  Psalms 78:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又忘記他所行的 和他顯給他們奇妙的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And forgat his works, and his wonders that he had shewed them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9881,183 +9771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:12  |  Psalms 78:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在埃及地，在瑣安田， 在他們祖宗的眼前施行奇事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Marvellous things did he in the sight of their fathers, in the land of Egypt, in the field of Zoan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10073,183 +9925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:13  |  Psalms 78:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將海分裂，使他們過去， 又叫水立起如壘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He divided the sea, and caused them to pass through; and he made the waters to stand as an heap.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10265,183 +10079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:14  |  Psalms 78:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他白日用雲彩， 終夜用火光引導他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the daytime also he led them with a cloud, and all the night with a light of fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10457,183 +10233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:15  |  Psalms 78:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在曠野分裂磐石， 多多地給他們水喝，如從深淵而出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He clave the rocks in the wilderness, and gave them drink as out of the great depths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10649,183 +10387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:16  |  Psalms 78:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使水從磐石湧出， 叫水如江河下流。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He brought streams also out of the rock, and caused waters to run down like rivers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10841,183 +10541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:17  |  Psalms 78:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們卻仍舊得罪他， 在乾燥之地悖逆至高者。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they sinned yet more against him by provoking the most High in the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11033,183 +10695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:18  |  Psalms 78:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們心中試探神， 隨自己所欲的求食物，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they tempted God in their heart by asking meat for their lust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11225,183 +10849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:1  |  Psalms 78:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的訓誨詩。 我的民哪，你們要留心聽我的訓誨， 側耳聽我口中的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Maschil of Asaph. Give ear, O my people, to my law: incline your ears to the words of my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11417,183 +11003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:19  |  Psalms 78:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且妄論神說： 神在曠野豈能擺設筵席嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, they spake against God; they said, Can God furnish a table in the wilderness?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11609,183 +11157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:20  |  Psalms 78:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他曾擊打磐石，使水湧出，成了江河； 他還能賜糧食嗎？ 還能為他的百姓預備肉嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he smote the rock, that the waters gushed out, and the streams overflowed; can he give bread also? can he provide flesh for his people?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11801,183 +11311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:21  |  Psalms 78:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，耶和華聽見就發怒； 有烈火向雅各燒起； 有怒氣向以色列上騰；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the LORD heard this, and was wroth: so a fire was kindled against Jacob, and anger also came up against Israel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11993,183 +11465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:22  |  Psalms 78:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們不信服神， 不倚賴他的救恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because they believed not in God, and trusted not in his salvation:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12185,183 +11619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:23  |  Psalms 78:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他卻吩咐天空， 又敞開天上的門，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though he had commanded the clouds from above, and opened the doors of heaven,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12377,183 +11773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:24  |  Psalms 78:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>降嗎哪，像雨給他們吃， 將天上的糧食賜給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And had rained down manna upon them to eat, and had given them of the corn of heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12569,183 +11927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:25  |  Psalms 78:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各人吃大能者的食物； 他賜下糧食，使他們飽足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Man did eat angels’ food: he sent them meat to the full.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12761,183 +12081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:26  |  Psalms 78:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他領東風起在天空， 又用能力引了南風來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He caused an east wind to blow in the heaven: and by his power he brought in the south wind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12953,183 +12235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:27  |  Psalms 78:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他降肉，像雨在他們當中，多如塵土， 又降飛鳥，多如海沙，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He rained flesh also upon them as dust, and feathered fowls like as the sand of the sea:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13145,183 +12389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:28  |  Psalms 78:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>落在他們的營中， 在他們住處的四面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he let it fall in the midst of their camp, round about their habitations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13337,183 +12543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:2  |  Psalms 78:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要開口說比喻； 我要說出古時的謎語，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will open my mouth in a parable: I will utter dark sayings of old:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13529,183 +12697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:29  |  Psalms 78:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們吃了，而且飽足； 這樣就隨了他們所欲的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So they did eat, and were well filled: for he gave them their own desire;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13721,183 +12851,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:30  |  Psalms 78:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們貪而無厭， 食物還在他們口中的時候，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They were not estranged from their lust. But while their meat was yet in their mouths,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13913,183 +13005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:31  |  Psalms 78:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的怒氣就向他們上騰， 殺了他們內中的肥壯人， 打倒以色列的少年人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wrath of God came upon them, and slew the fattest of them, and smote down the chosen men of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14105,183 +13159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:32  |  Psalms 78:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖是這樣，他們仍舊犯罪， 不信他奇妙的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For all this they sinned still, and believed not for his wondrous works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14297,183 +13313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:33  |  Psalms 78:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，他叫他們的日子全歸虛空， 叫他們的年歲盡屬驚恐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore their days did he consume in vanity, and their years in trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14489,183 +13467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:34  |  Psalms 78:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他殺他們的時候，他們才求問他， 回心轉意，切切地尋求神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he slew them, then they sought him: and they returned and enquired early after God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14681,183 +13621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:35  |  Psalms 78:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們也追念神是他們的磐石， 至高的神是他們的救贖主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they remembered that God was their rock, and the high God their redeemer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14873,183 +13775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:36  |  Psalms 78:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們卻用口諂媚他， 用舌向他說謊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless they did flatter him with their mouth, and they lied unto him with their tongues.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15065,183 +13929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:37  |  Psalms 78:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他們的心向他不正， 在他的約上也不忠心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For their heart was not right with him, neither were they stedfast in his covenant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15257,183 +14083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:38  |  Psalms 78:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他有憐憫， 赦免他們的罪孽， 不滅絕他們， 而且屢次消他的怒氣， 不發盡他的忿怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he, being full of compassion, forgave their iniquity, and destroyed them not: yea, many a time turned he his anger away, and did not stir up all his wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15449,183 +14237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:3  |  Psalms 78:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是我們所聽見、所知道的， 也是我們的祖宗告訴我們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which we have heard and known, and our fathers have told us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15641,183 +14391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:39  |  Psalms 78:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他想到他們不過是血氣， 是一陣去而不返的風。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he remembered that they were but flesh; a wind that passeth away, and cometh not again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15833,183 +14545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:40  |  Psalms 78:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在曠野悖逆他， 在荒地叫他擔憂，何其多呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How oft did they provoke him in the wilderness, and grieve him in the desert!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16025,183 +14699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:41  |  Psalms 78:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們再三試探神， 惹動以色列的聖者。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, they turned back and tempted God, and limited the Holy One of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16217,183 +14853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:42  |  Psalms 78:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不追念他的能力 和贖他們脫離敵人的日子；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They remembered not his hand, nor the day when he delivered them from the enemy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16409,183 +15007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:43  |  Psalms 78:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他怎樣在埃及地顯神蹟， 在瑣安田顯奇事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How he had wrought his signs in Egypt, and his wonders in the field of Zoan:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16601,183 +15161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:44  |  Psalms 78:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把他們的江河並河汊的水都變為血， 使他們不能喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And had turned their rivers into blood; and their floods, that they could not drink.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16793,183 +15315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:45  |  Psalms 78:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他叫蒼蠅成群落在他們當中，嘬盡他們， 又叫青蛙滅了他們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sent divers sorts of flies among them, which devoured them; and frogs, which destroyed them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16985,183 +15469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:46  |  Psalms 78:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把他們的土產交給螞蚱， 把他們辛苦得來的交給蝗蟲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He gave also their increase unto the caterpiller, and their labour unto the locust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17177,183 +15623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:47  |  Psalms 78:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他降冰雹打壞他們的葡萄樹， 下嚴霜打壞他們的桑樹，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He destroyed their vines with hail, and their sycomore trees with frost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17369,183 +15777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:48  |  Psalms 78:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又把他們的牲畜交給冰雹， 把他們的群畜交給閃電。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He gave up their cattle also to the hail, and their flocks to hot thunderbolts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17561,183 +15931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:4  |  Psalms 78:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們不將這些事向他們的子孫隱瞞， 要將耶和華的美德和他的能力， 並他奇妙的作為，述說給後代聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We will not hide them from their children, shewing to the generation to come the praises of the LORD, and his strength, and his wonderful works that he hath done.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17753,183 +16085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:49  |  Psalms 78:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使猛烈的怒氣和忿怒、惱恨、苦難 成了一群降災的使者，臨到他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He cast upon them the fierceness of his anger, wrath, and indignation, and trouble, by sending evil angels among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17945,183 +16239,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:50  |  Psalms 78:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他為自己的怒氣修平了路， 將他們交給瘟疫， 使他們死亡，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He made a way to his anger; he spared not their soul from death, but gave their life over to the pestilence;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18137,183 +16393,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:51  |  Psalms 78:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在埃及擊殺一切長子， 在含的帳棚中擊殺他們強壯時頭生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And smote all the firstborn in Egypt; the chief of their strength in the tabernacles of Ham:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18329,183 +16547,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:52  |  Psalms 78:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他卻領出自己的民如羊， 在曠野引他們如羊群。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But made his own people to go forth like sheep, and guided them in the wilderness like a flock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18521,183 +16701,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:53  |  Psalms 78:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他領他們穩穩妥妥地，使他們不致害怕； 海卻淹沒他們的仇敵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he led them on safely, so that they feared not: but the sea overwhelmed their enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18713,183 +16855,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:54  |  Psalms 78:54 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他帶他們到自己聖地的邊界， 到他右手所得的這山地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought them to the border of his sanctuary, even to this mountain, which his right hand had purchased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18905,183 +17009,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:55  |  Psalms 78:55 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在他們面前趕出外邦人， 用繩子將外邦的地量給他們為業， 叫以色列支派的人住在他們的帳棚裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He cast out the heathen also before them, and divided them an inheritance by line, and made the tribes of Israel to dwell in their tents.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19097,183 +17163,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:56  |  Psalms 78:56 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們仍舊試探、悖逆至高的神， 不守他的法度，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet they tempted and provoked the most high God, and kept not his testimonies:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19289,183 +17317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:57  |  Psalms 78:57 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>反倒退後，行詭詐，像他們的祖宗一樣； 他們改變，如同翻背的弓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But turned back, and dealt unfaithfully like their fathers: they were turned aside like a deceitful bow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19481,183 +17471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:58  |  Psalms 78:58 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他們的邱壇惹了他的怒氣； 因他們雕刻的偶像觸動他的憤恨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they provoked him to anger with their high places, and moved him to jealousy with their graven images.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19673,183 +17625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:5  |  Psalms 78:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，他在雅各中立法度， 在以色列中設律法； 是他吩咐我們祖宗要傳給子孫的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he established a testimony in Jacob, and appointed a law in Israel, which he commanded our fathers, that they should make them known to their children:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19865,183 +17779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:59  |  Psalms 78:59 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神聽見就發怒， 極其憎惡以色列人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When God heard this, he was wroth, and greatly abhorred Israel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20057,183 +17933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:60  |  Psalms 78:60 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚至他離棄示羅的帳幕， 就是他在人間所搭的帳棚；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that he forsook the tabernacle of Shiloh, the tent which he placed among men;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20249,183 +18087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:61  |  Psalms 78:61 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又將他的約櫃交與人擄去， 將他的榮耀交在敵人手中；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And delivered his strength into captivity, and his glory into the enemy’s hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20441,183 +18241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:62  |  Psalms 78:62 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並將他的百姓交與刀劍， 向他的產業發怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He gave his people over also unto the sword; and was wroth with his inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20633,183 +18395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:63  |  Psalms 78:63 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少年人被火燒滅； 處女也無喜歌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fire consumed their young men; and their maidens were not given to marriage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20825,183 +18549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:64  |  Psalms 78:64 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司倒在刀下， 寡婦卻不哀哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their priests fell by the sword; and their widows made no lamentation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21017,183 +18703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:65  |  Psalms 78:65 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，主像世人睡醒， 像勇士飲酒呼喊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the Lord awaked as one out of sleep, and like a mighty man that shouteth by reason of wine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21209,183 +18857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:66  |  Psalms 78:66 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就打退了他的敵人， 叫他們永蒙羞辱；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he smote his enemies in the hinder parts: he put them to a perpetual reproach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21401,183 +19011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:67  |  Psalms 78:67 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且他棄掉約瑟的帳棚， 不揀選以法蓮支派，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover he refused the tabernacle of Joseph, and chose not the tribe of Ephraim:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21593,183 +19165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:68  |  Psalms 78:68 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>卻揀選猶大支派－他所喜愛的錫安山；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But chose the tribe of Judah, the mount Zion which he loved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21785,183 +19319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:6  |  Psalms 78:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使將要生的後代子孫可以曉得； 他們也要起來告訴他們的子孫，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the generation to come might know them, even the children which should be born; who should arise and declare them to their children:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21977,183 +19473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:69  |  Psalms 78:69 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>蓋造他的聖所，好像高峰， 又像他建立永存之地；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he built his sanctuary like high palaces, like the earth which he hath established for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22169,183 +19627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:70  |  Psalms 78:70 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又揀選他的僕人大衛， 從羊圈中將他召來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He chose David also his servant, and took him from the sheepfolds:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22361,183 +19781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:71  |  Psalms 78:71 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫他不再跟從那些帶奶的母羊， 為要牧養自己的百姓雅各 和自己的產業以色列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From following the ewes great with young he brought him to feed Jacob his people, and Israel his inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22553,183 +19935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:72  |  Psalms 78:72 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，他按心中的純正牧養他們， 用手中的巧妙引導他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So he fed them according to the integrity of his heart; and guided them by the skilfulness of his hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22745,183 +20089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:7  |  Psalms 78:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好叫他們仰望神， 不忘記神的作為， 惟要守他的命令。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they might set their hope in God, and not forget the works of God, but keep his commandments:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -22937,183 +20243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 78:8  |  Psalms 78:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要像他們的祖宗， 是頑梗悖逆、居心不正之輩， 向着神，心不誠實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And might not be as their fathers, a stubborn and rebellious generation; a generation that set not their heart aright, and whose spirit was not stedfast with God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>