--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R75014ecfcdda4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R485bdaf8a7064a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R66367b9c7d4548c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra7d8ba10f66b4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb923d1bf52c2414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8ee4a86e8ad94981" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf2863212b46e4c23"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3e4a4cd45f8941a2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R67c6a9d104694a9a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd28bafe9c5144c58"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcc9986e51d974898"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8a4c300aa24a45c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1c1985b29da8498a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R793f5edf65894c62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6b2bce638ac74612"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd171fc7729094633"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R55b3741d0e904b03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R36216c10666d4c3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R396ddd06e0df4fc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0adaafc921804cb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R864ee13db6b34e90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9ed1aa250b59429a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc957ebd7637040a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rdb334e7628814adb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8f3eddc89a1e414e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R76336aa2e524497e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1c61d9537eb94aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf2863212b46e4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67c6a9d104694a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R359eb70cd2ac490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9df309f2318d4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcc9986e51d974898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7290fafac196486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5a7b7422b3a5435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R69a7424356b345e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd3e9eda73aab4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfb0c0493d0984be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2d4fb7f4b29644d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rec31658622d84731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc3a9529783704a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfef8358cf4d34179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra34f2cd59ceb41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rda81c6f7048042c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdc508c42d65041c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8a4c300aa24a45c7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rccd408369e914c36" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R79f2d821c6174cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3e4a4cd45f8941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd28bafe9c5144c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R93e73d00a57b4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R407516551f344771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1c1985b29da8498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R793f5edf65894c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b2bce638ac74612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd171fc7729094633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R55b3741d0e904b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R36216c10666d4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R396ddd06e0df4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0adaafc921804cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R864ee13db6b34e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9ed1aa250b59429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc957ebd7637040a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdb334e7628814adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8f3eddc89a1e414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R76336aa2e524497e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8d76964266754f5e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R171acaf992b943c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R443b512bca374c9a" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7bc6ab0ef74547c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27f33caf29194974" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbaff3d284a2a4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R005fb3a014944339" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Raad21fdbb2284c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R551962b2946246ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb824862e26d1404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb156d99ef2e4a78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3780460f42bb45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8360680009784321" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd3378cff432f4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff83b517fdce4bab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra31837f1e0824ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dd9990377a946e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re7334827f1ae47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94fa7b30b36340ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1ff37946709f42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7dfeae4ad9f543c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd5b421e4e8354142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9549ad651a634c71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5e466faffec2448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb450a98141614729" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R617d5bf1afab4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf173ce88363640fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R46918ea1d98d469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb296a903e10b4709" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rde47f56976c64776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R308d771112654982" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7c4fff91634c4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2059bbaa25494869" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R034c4d32b4b14f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8d6f01ed710a4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3925c3b395e14762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3f9e29f2b5cb4e63" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R765687bb8ea341f0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra92617c143824bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra6c549c87ff34cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6fd6ea811195468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3d66e0f3888145c2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R86f957de4afd4f26" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d6f01ed710a4e9a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra6c549c87ff34cd2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3925c3b395e14762"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6fd6ea811195468b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3f9e29f2b5cb4e63"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3d66e0f3888145c2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6535236d14fc42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R69551c937f7f4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8a0dc7bea4a40e3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra3dadb880ed94dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7ebf333b9042401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2deb4a467924936" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R69551c937f7f4147"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf8a0dc7bea4a40e3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7ebf333b9042401a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re2deb4a467924936"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R403c40c1b8e040fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1a3b81d3f8874eff" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39c784fcbc7640c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R882577526c0542ad" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55c4c771aac54b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbb7e05d5439f4840" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf403b6d04a224fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd7aaf474ec65498a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea09af0a61e04464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R95e756d1c056432b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fde942a2cb44a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4c95db7848ee4e31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9597409082d4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rcc25af937b654439" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racb8ee58fac34b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf6315618a7174e62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09bafe1298a34345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbac6d61f25a44284" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e9931d0f877427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3566dec13a5b46ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b43b52fc24d4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R32132dbd0e4642e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaa34b3fbd3d4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rcba37ab1f49744c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff84dbcdcabc4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra4858fe2eb264975" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f4e6b0190ee42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3ab37dfeac99483d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9979bad790c74e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfa29777377544ee1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9897639940e442b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R197231f0b4594c29" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第79章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 79 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:9  |  Psalms 79:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拯救我們的神啊，求你因你名的榮耀幫助我們！ 為你名的緣故搭救我們，赦免我們的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Help us, O God of our salvation, for the glory of thy name: and deliver us, and purge away our sins, for thy name’s sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:10  |  Psalms 79:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為何容外邦人說「他們的神在哪裏」呢？ 願你使外邦人知道你在我們眼前 伸你僕人流血的冤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore should the heathen say, Where is their God? let him be known among the heathen in our sight by the revenging of the blood of thy servants which is shed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:11  |  Psalms 79:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願被囚之人的歎息達到你面前； 願你按你的大能力存留那些將要死的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the sighing of the prisoner come before thee; according to the greatness of thy power preserve thou those that are appointed to die;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:12  |  Psalms 79:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，願你將我們鄰邦所羞辱你的羞辱 加七倍歸到他們身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And render unto our neighbours sevenfold into their bosom their reproach, wherewith they have reproached thee, O Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:13  |  Psalms 79:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，你的民，你草場的羊， 要稱謝你，直到永遠； 要述說讚美你的話，直到萬代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So we thy people and sheep of thy pasture will give thee thanks for ever: we will shew forth thy praise to all generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:1  |  Psalms 79:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩。 神啊，外邦人進入你的產業， 污穢你的聖殿，使耶路撒冷變成荒堆，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of Asaph. O God, the heathen are come into thine inheritance; thy holy temple have they defiled; they have laid Jerusalem on heaps.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:2  |  Psalms 79:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把你僕人的屍首交與天空的飛鳥為食， 把你聖民的肉交與地上的野獸，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The dead bodies of thy servants have they given to be meat unto the fowls of the heaven, the flesh of thy saints unto the beasts of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:3  |  Psalms 79:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶路撒冷周圍流他們的血如水， 無人葬埋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their blood have they shed like water round about Jerusalem; and there was none to bury them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:4  |  Psalms 79:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們成為鄰國的羞辱， 成為我們四圍人的嗤笑譏刺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We are become a reproach to our neighbours, a scorn and derision to them that are round about us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:5  |  Psalms 79:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，這到幾時呢？ 你要動怒到永遠嗎？ 你的憤恨要如火焚燒嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long, LORD? wilt thou be angry for ever? shall thy jealousy burn like fire?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:6  |  Psalms 79:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你將你的忿怒倒在那不認識你的外邦 和那不求告你名的國度。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pour out thy wrath upon the heathen that have not known thee, and upon the kingdoms that have not called upon thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:7  |  Psalms 79:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們吞了雅各， 把他的住處變為荒場。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they have devoured Jacob, and laid waste his dwelling place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 79:8  |  Psalms 79:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你不要記念我們先祖的罪孽，向我們追討； 願你的慈悲快迎着我們， 因為我們落到極卑微的地步。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O remember not against us former iniquities: let thy tender mercies speedily prevent us: for we are brought very low.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>