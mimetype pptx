--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -85,136 +85,136 @@
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra27318b312e345e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9fcb8e3461bb40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Raff75adddc054aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4c0c09460cc846fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd23d270e64f24001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R88e0eb14431a425d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9b1ad83519844704"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0a8345f07b8a4edd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd0300593764f425a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc9cc467985c040cb"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5ce431bfcb83429e"/>
-[...42 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R03eaa55a7caf4c1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7480e1868339450f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcc30a736f7924bc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rda62fbbd02e94dc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6f8b13f8da954d59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rea7fdd0c1d714d94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra970d09b819e4b68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4d08334b385d49cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7a3db636a1784246"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra6845841796d4282"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re7e0a06985fd4b59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6cd335c01c014812"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rad079d3d4f224a8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R891dc5a3c0cb4039"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R87948300497746f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra6e5e0189ee6419f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5a58d609d7084b72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R01bcbacb86504896"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd3f0efe138394032"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rce96dfded7584c97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R78bce5ff49124a58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rb20a33fe76ba4af7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R476ff949391b4f48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R8daebe1983564c6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R5d904ffbd81c413f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4e451de0f3e94fb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R556268f50c4b4aed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R61ea542f932d47a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R91b54806e2d64162"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R706e8e2049c4463a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R2bd29ccf1e374ae0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R0864041178c54ff3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rc4a595dabb8e48af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Re9003f48db7f45d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rb535d39511274817"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R362757557dc2461f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R696ed774439c4165"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R47cb2573ef2c420c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R3efcda37045a461d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R1c61e48b9a764ad3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R7a015151e6724481"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R2b715d5e6ed84ccc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R68c5239858b84065"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R848041361b8549f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R3cf90c3235b84ec0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2e1db70a3c054997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b1ad83519844704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0300593764f425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfec6453b7e3c4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Reb818278264c4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5ce431bfcb83429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb450cdfb8bbc4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8c839ada1ba44b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raa24c3cd0df0407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1184e7a55d214cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3a185ce81eba4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra10408e643344b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8e2c66cbad1d4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2100c52650ea45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R822afef799794522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R991debce4b1f4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2aab0fe14533481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re651b1d81fe54e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re879cc10de3449f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R05eba940422447c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R28777150bc134fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5ebdc28e82074206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfee75b5a439f4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2348b2582d2949e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R36bf991b508b4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6c1f1cff011e469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6621df529b77493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re7d86f4da0694843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbaced132a7d74c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf2ea68f633004bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0fd5a7ef867242d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra09e718a24b94262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2880dac937cf4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re3816748485d47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rec4249713608469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6c597a3e5a7c4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb75a0c0ff07d4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R71fc20281cfd4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R259be5421adf42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R61bdcaf59586496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R723dac12e5604123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rc6adebfd679047d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R094a2d5be8084fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R4fe9c18f35724cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R3e90e2ad8be04fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rb60adc735ab84a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R8ef63f73ea1441ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R300035fd05de4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R03eaa55a7caf4c1d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb4920048cf1e4bfd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rda9f70c27b2942f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0a8345f07b8a4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9cc467985c040cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R413bb555a83b4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R80c8b6c04ccb42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7480e1868339450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcc30a736f7924bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rda62fbbd02e94dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6f8b13f8da954d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rea7fdd0c1d714d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra970d09b819e4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4d08334b385d49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7a3db636a1784246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra6845841796d4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re7e0a06985fd4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6cd335c01c014812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rad079d3d4f224a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R891dc5a3c0cb4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R87948300497746f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra6e5e0189ee6419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5a58d609d7084b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R01bcbacb86504896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd3f0efe138394032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rce96dfded7584c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R78bce5ff49124a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb20a33fe76ba4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R476ff949391b4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8daebe1983564c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5d904ffbd81c413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4e451de0f3e94fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R556268f50c4b4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R61ea542f932d47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R91b54806e2d64162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R706e8e2049c4463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R2bd29ccf1e374ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0864041178c54ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc4a595dabb8e48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re9003f48db7f45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb535d39511274817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R362757557dc2461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R696ed774439c4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R47cb2573ef2c420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R3efcda37045a461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R1c61e48b9a764ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R7a015151e6724481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R2b715d5e6ed84ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R68c5239858b84065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R848041361b8549f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R3cf90c3235b84ec0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R69e9da4d19a14122" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -418,180 +418,180 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R65154e9f2a924188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa8cf78f069a4d1c" /></Relationships>
-[...128 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc6d278fff60c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd6c41b58b904b35" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbb07000a373147e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56819216f14a4899" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcf4bc7f533bf4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0331e81a03104ff8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rba7005ea21794186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcde5dad2263c4884" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6e6cd06e2b1347a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bbd5ed3149e4a17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3fb78732bcbe4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6e8c64b0b43488c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4494ba39c8fc484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R000c50d5622f43d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1e854df9c96f464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R489e2e346f71481b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb33a651e79664752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b03d72089f94acc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5014ee5f9dd54b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac92ce2ddae84fbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra62ab920231a4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a8ac61f38594f35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1f94999491d94af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75c412e0b4624b6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R190a7d6adddd44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94c108c7d30140d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ree8591b1a60e4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re86c409f92664e53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf76c2eca1dc6433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc52f283c63a042bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R284a846959744508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6253ba52524c43c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3cc514e1a5624c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0e40f2e98b64324" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R197898d0696e4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94c368e190594045" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb0022588179d49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55196001bfc84631" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf2855cbca7c94dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3acf68099914642" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0b8d672a795c4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc476f4cc94924e6d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5bccce54685642a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cee5c4bab434299" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R4670ad1d9df242ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6bc89c2d9314071" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf5fe797380f843f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8dfd432f71b47ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R060c8c7dbe094894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0ff64e086704798" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R3c18d41bb5154cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f877ecd7d9548e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6eecd59801bd47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e7189f6a4a449e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R83e42a7692444893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R777d15b0d9a34222" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R025c184e88f742d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb30161ae45394f22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rffba3c0b00044156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R109f299e80614901" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R945c8945a39e4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4660c64139af492f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R3788319cd07247ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ae4409808b743f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Reb7aaa0d13ff4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red741b009a7b4b62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rbac269cf3d954d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c7fc18e9fb34fb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb877b485003d475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63dd57db37b24a5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rd588a1939c47419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8852e1649e90424f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R0433170326e0433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc33d729b432746c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R6275f23083644b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93527e6d7bba43ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R9bdfe10f6039439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R836d8e01e26e4099" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R1cd0d685fff04056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5720a7b6b5b74620" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R43f4b70327fa43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R425ac80ad4504e0a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcac3ae34886a4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdaf04a452d694d51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9f89fbb9be184c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R279c92cd7c7d4e34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdf28dabe206443ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5366efccc2c49d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R18290007d4834b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33d5b6cca9e54aa7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4730,100 +4730,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R642a528c937146d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5689fd26534545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R123bceb809164d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra97f06f952e6417c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4596347acac246f8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R96d1529d79404d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd593e935806a422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0b0a923cc2a44304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R452aa92eb59a45d2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R11a227babf94498b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5689fd26534545fd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd593e935806a422e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R123bceb809164d5a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0b0a923cc2a44304"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5849,116 +5849,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra97f06f952e6417c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R452aa92eb59a45d2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5c3e93e633224212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd6ddbaf80cde4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82b7bb2813da49d0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6ef44f93ae604512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4ce915206d404439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99e95f6d44d6476a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd6ddbaf80cde4120"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R82b7bb2813da49d0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4ce915206d404439"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R99e95f6d44d6476a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6022,180 +6022,180 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b4c808a35254fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rde806bc8c74149b8" /></Relationships>
-[...128 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2cf8c7c03b54e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc0c2dd068f0e4869" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R809ede12785e4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R87f278b59b3f4407" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbaf30c66751a4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R373afe8e534a4491" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6db627eeefa34f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R153473383873497b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ef40aa732b34342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R56d7a78907b64603" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01a3e59fb4ac4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5356e3ae602c458c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb317069208084926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R44cee1ebcd0f4d5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fe56db2a3124962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rec3f546731ab4a33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ad353ba758446f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf7694e1122354368" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b3b5431573243cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R14825337c3f54201" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24813ff7ddf44145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R488c2de301934703" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6eff49f4b4d44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R53b610d71c9c41d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R607ba80c52d14660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6824258ae02e46e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf52e5b3d0ec840bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re45050eaad8e4762" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc64b6a2cd4e741b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6a1b56526f704f3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf5c3abb52884824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rcf0369ad9a4d4099" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd2aee5e7fa44682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R836e7fecfd4b4de9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e0d36c6bab240c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R6abc6cdb84e64126" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45d91d40b05d43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R346933fb11d34194" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7be9c7dce824cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R095706c849274f14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb714d38f33446a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R1fd9d58c262c43ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4aac9c6563944f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R8ebe1f1b35e94f70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe394eba1770417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R898759fe981045ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdeffe17acf5d47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re26893cda2814d3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b97b06797214339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R8e2fc7f6074b4e60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f9bacf2c04e4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R08eae7078db04709" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4294f63c8f76476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R1eb9ef8cf38a4beb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R902ad8b5d04f4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rd47ead41709b4a4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4ce60fa14ff4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R4c71978a62b64363" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8438489dfc624c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R03ef12f6927a40f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree3cd9d0e63749a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rcce85080483c436e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0dbfc0de5504492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Rdc7118494aee4dc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3c9ba820f1448e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rb5f2894453e94898" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcce7f0b48c24f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R0172686bec2243ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92072ad5c4424346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R362e373f2b6049f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58c82050ea1c46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Rec395f12264646f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a583897eb8b461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R839b1b3f9c1644ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf73852f9c2a942ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R271fd3be7bf749c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R697f3fcb9082447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R4d2c646578ea4596" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bf3f05806024d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R2715f87d532945b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7045d6e25589479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R627176c677f74b03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ab8d0692f0b4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc2a4f0107d23464e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79ba0581361b45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Redd030fdc3c94a23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67ac0976f61049a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R13ba1daeb0274c74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R124a2d5240cb4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ref8d3d2dafa24d19" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6213,65 +6213,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第107章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 107 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6289,183 +6293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:9  |  Psalms 107:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他使心裏渴慕的人得以知足， 使心裏飢餓的人得飽美物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he satisfieth the longing soul, and filleth the hungry soul with goodness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6481,183 +6447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:10  |  Psalms 107:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那些坐在黑暗中、死蔭裏的人 被困苦和鐵[鍊]捆鎖，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Such as sit in darkness and in the shadow of death, being bound in affliction and iron;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6673,183 +6601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:11  |  Psalms 107:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是因他們違背神的話語， 藐視至高者的旨意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because they rebelled against the words of God, and contemned the counsel of the most High:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6865,183 +6755,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:12  |  Psalms 107:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，他用勞苦治服他們的心； 他們仆倒，無人扶助。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore he brought down their heart with labour; they fell down, and there was none to help.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7057,183 +6909,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:13  |  Psalms 107:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，他們在苦難中哀求耶和華； 他從他們的禍患中拯救他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they cried unto the LORD in their trouble, and he saved them out of their distresses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7249,183 +7063,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:14  |  Psalms 107:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從黑暗中和死蔭裏領他們出來， 折斷他們的綁索。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He brought them out of darkness and the shadow of death, and brake their bands in sunder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7441,183 +7217,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:15  |  Psalms 107:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願人因耶和華的慈愛 和他向人所行的奇事都稱讚他；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that men would praise the LORD for his goodness, and for his wonderful works to the children of men!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7633,183 +7371,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:16  |  Psalms 107:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他打破了銅門， 砍斷了鐵閂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he hath broken the gates of brass, and cut the bars of iron in sunder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7825,183 +7525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:17  |  Psalms 107:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚妄人因自己的過犯 和自己的罪孽便受苦楚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fools because of their transgression, and because of their iniquities, are afflicted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8017,183 +7679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:18  |  Psalms 107:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們心裏厭惡各樣的食物， 就臨近死門。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their soul abhorreth all manner of meat; and they draw near unto the gates of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8209,183 +7833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:1  |  Psalms 107:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要稱謝耶和華，因他本為善； 他的慈愛永遠長存！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O give thanks unto the LORD, for he is good: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8401,183 +7987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:19  |  Psalms 107:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，他們在苦難中哀求耶和華； 他從他們的禍患中拯救他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they cry unto the LORD in their trouble, and he saveth them out of their distresses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8593,183 +8141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:20  |  Psalms 107:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他發命醫治他們， 救他們脫離死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sent his word, and healed them, and delivered them from their destructions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8785,183 +8295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:21  |  Psalms 107:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願人因耶和華的慈愛 和他向人所行的奇事都稱讚他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that men would praise the LORD for his goodness, and for his wonderful works to the children of men!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8977,183 +8449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:22  |  Psalms 107:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們以感謝為祭獻給他， 歡呼述說他的作為！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let them sacrifice the sacrifices of thanksgiving, and declare his works with rejoicing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9169,183 +8603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:23  |  Psalms 107:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在海上坐船， 在大水中經理事務的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that go down to the sea in ships, that do business in great waters;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9361,183 +8757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:24  |  Psalms 107:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們看見耶和華的作為， 並他在深水中的奇事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These see the works of the LORD, and his wonders in the deep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9553,183 +8911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:25  |  Psalms 107:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他一吩咐，狂風就起來， 海中的波浪也揚起。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he commandeth, and raiseth the stormy wind, which lifteth up the waves thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9745,183 +9065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:26  |  Psalms 107:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們上到天空，下到海底； 他們的心因患難便消化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They mount up to the heaven, they go down again to the depths: their soul is melted because of trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9937,183 +9219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:27  |  Psalms 107:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們搖搖晃晃，東倒西歪，好像醉酒的人； 他們的智慧無法可施。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They reel to and fro, and stagger like a drunken man, and are at their wits’ end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10129,183 +9373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:28  |  Psalms 107:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，他們在苦難中哀求耶和華， 他從他們的禍患中領出他們來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they cry unto the LORD in their trouble, and he bringeth them out of their distresses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10321,183 +9527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:2  |  Psalms 107:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願耶和華的贖民說這話， 就是他從敵人手中所救贖的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the redeemed of the LORD say so, whom he hath redeemed from the hand of the enemy;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10513,183 +9681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:29  |  Psalms 107:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使狂風止息， 波浪就平靜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He maketh the storm a calm, so that the waves thereof are still.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10705,183 +9835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:30  |  Psalms 107:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>風息浪靜，他們便歡喜； 他就引他們到所願去的海口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then are they glad because they be quiet; so he bringeth them unto their desired haven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10897,183 +9989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:31  |  Psalms 107:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願人因耶和華的慈愛 和他向人所行的奇事都稱讚他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that men would praise the LORD for his goodness, and for his wonderful works to the children of men!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11089,183 +10143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:32  |  Psalms 107:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們在民的會中尊崇他， 在長老的位上讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them exalt him also in the congregation of the people, and praise him in the assembly of the elders.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11281,183 +10297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:33  |  Psalms 107:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使江河變為曠野， 叫水泉變為乾渴之地，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He turneth rivers into a wilderness, and the watersprings into dry ground;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11473,183 +10451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:34  |  Psalms 107:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使肥地變為鹼地； 這都因其間居民的罪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fruitful land into barrenness, for the wickedness of them that dwell therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11665,183 +10605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:35  |  Psalms 107:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使曠野變為水潭， 叫旱地變為水泉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He turneth the wilderness into a standing water, and dry ground into watersprings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11857,183 +10759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:36  |  Psalms 107:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使飢餓的人住在那裏， 好建造可住的城邑，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there he maketh the hungry to dwell, that they may prepare a city for habitation;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12049,183 +10913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:37  |  Psalms 107:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又種田地，栽葡萄園， 得享所出的土產。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And sow the fields, and plant vineyards, which may yield fruits of increase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12241,183 +11067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:38  |  Psalms 107:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又賜福給他們，叫他們生養眾多， 也不叫他們的牲畜減少。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He blesseth them also, so that they are multiplied greatly; and suffereth not their cattle to decrease.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12433,183 +11221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:3  |  Psalms 107:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從各地，從東從西， 從南從北，所招聚來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And gathered them out of the lands, from the east, and from the west, from the north, and from the south.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12625,183 +11375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:39  |  Psalms 107:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又因暴虐、患難、愁苦， 就減少且卑下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Again, they are minished and brought low through oppression, affliction, and sorrow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12817,183 +11529,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:40  |  Psalms 107:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使君王蒙羞被辱， 使他們在荒廢無路之地漂流。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He poureth contempt upon princes, and causeth them to wander in the wilderness, where there is no way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13009,183 +11683,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:41  |  Psalms 107:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他卻將窮乏人安置在高處，脫離苦難， 使他的家屬多如羊群。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet setteth he the poor on high from affliction, and maketh him families like a flock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13201,183 +11837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:42  |  Psalms 107:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正直人看見就歡喜； 罪孽之輩必塞口無言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous shall see it, and rejoice: and all iniquity shall stop her mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13393,183 +11991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:43  |  Psalms 107:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡有智慧的，必在這些事上留心， 也必思想耶和華的慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso is wise, and will observe these things, even they shall understand the lovingkindness of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13585,183 +12145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:4  |  Psalms 107:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在曠野荒地漂流， 尋不見可住的城邑，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They wandered in the wilderness in a solitary way; they found no city to dwell in.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13777,183 +12299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:5  |  Psalms 107:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又飢又渴， 心裏發昏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hungry and thirsty, their soul fainted in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13969,183 +12453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:6  |  Psalms 107:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，他們在苦難中哀求耶和華； 他從他們的禍患中搭救他們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they cried unto the LORD in their trouble, and he delivered them out of their distresses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14161,183 +12607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:7  |  Psalms 107:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又領他們行走直路， 使他們往可居住的城邑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he led them forth by the right way, that they might go to a city of habitation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14353,183 +12761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 107:8  |  Psalms 107:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願人因耶和華的慈愛 和他向人所行的奇事都稱讚他；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that men would praise the LORD for his goodness, and for his wonderful works to the children of men!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>