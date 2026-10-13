--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -13,100 +13,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R163787aceab54333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R44f9316ccc1e4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5d1523d7a97f4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0ee8ab889efb49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raf56006a58a6404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0bacd48ebfa9459d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2e2436a51c614879"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf1cfc743c9ba486d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb1b16696472d4f7e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf0af121f157a4feb"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R23e8b4297c634e24"/>
-[...6 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re9933a5d95434da9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R791c70c543dd4027"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rff126ce577c34283"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rdc44c16e6ad34fb4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R166c0eb149324c0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R351206471bc6435c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R091a0ee5328f4dc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Racab1eb9aa3b4ee3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R016ef02b88494f04"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6527804ea0b64981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2e2436a51c614879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1b16696472d4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3d9c7c5c72ab4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rff59538187764346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R23e8b4297c634e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc13177594dea44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3430182ffd534e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7ba69aa8175d4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R697ce319fb9f4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf4d0ab52a4f84a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra13f15b3b2594fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re9933a5d95434da9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R992c55366bf34a48" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc216f0ca64554412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf1cfc743c9ba486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0af121f157a4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R77289b9b78bd42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R13e44bc786d342c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R791c70c543dd4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rff126ce577c34283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdc44c16e6ad34fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R166c0eb149324c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R351206471bc6435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R091a0ee5328f4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Racab1eb9aa3b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R016ef02b88494f04" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R86d82d36893a4fb6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -310,72 +310,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7deb2edcd8d2412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc524545744f04a55" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R99af2ea0634049d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1fe0ca7a9c74f99" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5d9fadb77b454581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5eaf832a87ef4468" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re3ec21299ed74de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc87da405db66431a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf112462039f74d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c36a2ebc1394834" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1a4273dd7cae47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6424c313c09d413f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R090b25f03a27489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10ea4b2d750d42ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R478314c719ae47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R968fcd3a1f034b31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6a864583886e4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a9f532cca0c4e0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8505b95aaf3a433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raaf4df991948473d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1094,100 +1094,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f6b31957d82402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb0fb8cc06c69430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7bf0bb497b894b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdd87ce3f366c4178" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R599cc638a354421a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ab13c0956ad4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8f7473225a874e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R36417654a4e340e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2d335cbeccee415a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93de2eef7a5c46c7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb0fb8cc06c69430a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8f7473225a874e09"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7bf0bb497b894b79"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R36417654a4e340e2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2213,116 +2213,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdd87ce3f366c4178"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2d335cbeccee415a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R03428028c8004b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05d4dc3dd5e04c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95303bee7bc444a8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5f63c4e22f5b46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R84040b9836b24173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R001f1d7bb3bd4c21" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R05d4dc3dd5e04c57"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R95303bee7bc444a8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R84040b9836b24173"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R001f1d7bb3bd4c21"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2386,72 +2386,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94113e6dbd164d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R59807bf3e3d44310" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0092af71b3194cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R514d52aecbb843e9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3e0c2c5078d4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R94cd23b6d55649ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3084df1cf13c462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra2ed0971859843cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea82ca97183f4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1df46c6594094070" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb49be82cbcb24f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re3ae8b9846ff4091" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3d8fffad5464aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4c31bd3b7c294714" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re145645196d24616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4c63663153984830" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re65b6b53953c4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R49481f99a55c4cd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3604dc0858f44ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc0b8c753174c4ac4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2469,65 +2469,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第11章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 11 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2545,183 +2549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 11:1  |  Psalms 11:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 我是投靠耶和華； 你們怎麼對我說：你當像鳥飛往你的山去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. In the LORD put I my trust: how say ye to my soul, Flee as a bird to your mountain?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2737,183 +2703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 11:2  |  Psalms 11:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，惡人彎弓，把箭搭在弦上， 要在暗中射那心裏正直的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, the wicked bend their bow, they make ready their arrow upon the string, that they may privily shoot at the upright in heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2929,183 +2857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 11:3  |  Psalms 11:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>根基若毀壞， 義人還能做甚麼呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the foundations be destroyed, what can the righteous do?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3121,183 +3011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 11:4  |  Psalms 11:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在他的聖殿裏； 耶和華的寶座在天上； 他的慧眼察看世人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is in his holy temple, the LORD’s throne is in heaven: his eyes behold, his eyelids try, the children of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3313,183 +3165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 11:5  |  Psalms 11:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華試驗義人； 惟有惡人和喜愛強暴的人，他心裏恨惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD trieth the righteous: but the wicked and him that loveth violence his soul hateth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3505,183 +3319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 11:6  |  Psalms 11:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要向惡人密布網羅； 有烈火、硫磺、熱風，作他們杯中的分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Upon the wicked he shall rain snares, fire and brimstone, and an horrible tempest: this shall be the portion of their cup.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3697,183 +3473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 11:7  |  Psalms 11:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華是公義的，他喜愛公義； 正直人必得見他的面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the righteous LORD loveth righteousness; his countenance doth behold the upright.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>