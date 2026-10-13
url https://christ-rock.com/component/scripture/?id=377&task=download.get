--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8cfbf2c1f3a14a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4ea1c5c65be14509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1e03a8f7d4c2484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reb6d1bb373304a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R35172980bfee4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7dfa3f6fad1245c4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R663acbdcf6ac4aed"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8c95489d77834206"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbf75f76ed1944597"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8cda13ec4ec949de"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rab6e4fd3b3c04806"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0bbfb0521fce48d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R459b321ad8ec4c7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd6e7dac010df4ff2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4047deb0c63a4ee1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9cee2a235b9b4033"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4960111b16464496"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3169f056bc154df3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R904b3820c07b472c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R51ace868529d494f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1080263b8c584ea3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R75ac34f51bea47cc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0d6d6df671b5450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R663acbdcf6ac4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf75f76ed1944597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R508336713afb48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5255daec87c046cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rab6e4fd3b3c04806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3e7dc52947154a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc22a31b45527478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R973b6357cfbb424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4901f85f2b424a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6771100b03024333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4b02f878581749db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R03fb59df16df4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6156f216168147b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0bbfb0521fce48d4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf320a597ba584e8f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdfcc133fa15443a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c95489d77834206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cda13ec4ec949de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9b61950bf4ca4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfc75012e7a6a4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R459b321ad8ec4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd6e7dac010df4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4047deb0c63a4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9cee2a235b9b4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4960111b16464496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3169f056bc154df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R904b3820c07b472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R51ace868529d494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1080263b8c584ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R75ac34f51bea47cc" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd0cd786793b74f12" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re8069833fc364326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R090e2df1157a44f3" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1fe9762c9fee44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62ecc6f45de14567" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R28cc45c2e83c4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra31308f56bb24a05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5000e610e2c34d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re08aaea8a50c46fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R472ca66b99b34fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb6b1ec42c4946a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re38e758ca481455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R887dd880c3fc425a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd4ca69f39a7443db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d6cdc3a1c944443" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb1e2799fcada436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R071ea06303654ce2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7c1e5c7fd82c4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb34d1a23d24443c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2292b3d9152e4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R445fe515e64f452c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2c8e876b44f24ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c149cec98984110" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf9e896cde1a1467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dbf7d7bf2384c1a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0c2c2a4165fa4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R72ef0ec154b64b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R454d1f3ebc3d4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8d81664d5b0b41f5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0bc14c6fb0774daa" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbbca9e52f1814637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1649de9119d849ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R112deecdba954f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1b9b76ff91c444b9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R51cc1c2f4f9d40f1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R72ef0ec154b64b4d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1649de9119d849ce"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R454d1f3ebc3d4091"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R112deecdba954f60"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8d81664d5b0b41f5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1b9b76ff91c444b9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8fbc6cb1e3444cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re5c201f644bd4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb81fefbddc34414a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4f75197e0ec345c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re26e258ed39e465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R013d843b3f854c8a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re5c201f644bd4f1e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb81fefbddc34414a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re26e258ed39e465f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R013d843b3f854c8a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R389264fc60c6497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R13f7ac016fe24c26" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99596e5d9236484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra594033bd9e5441e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04206b3dfed14243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdd0110a7a5944f2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64138e09644c4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R885863ecfa09428e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re56fdd777cec4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd62aaf16f1014299" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd698ddadeae4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Refd04c86ad914461" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fc9bbf5922b46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0524020b08ae40ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad3229a06acc4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R558ac1ab528f4028" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9ceb72430334993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R462c356ee3234e06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1e4dd2f5c064d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8f15a46ed484430a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a49fe7ffb45423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rae48f53f30794e0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c624df1de9246ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8c86e6198faa4635" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第137章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 137 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 137:9  |  Psalms 137:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿你的嬰孩摔在磐石上的， 那人便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Happy shall he be, that taketh and dasheth thy little ones against the stones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 137:1  |  Psalms 137:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們曾在巴比倫的河邊坐下， 一追想錫安就哭了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By the rivers of Babylon, there we sat down, yea, we wept, when we remembered Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 137:2  |  Psalms 137:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們把琴掛在那裏的柳樹上；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We hanged our harps upon the willows in the midst thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 137:3  |  Psalms 137:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為在那裏，擄掠我們的要我們唱歌， 搶奪我們的[要我們]作樂，[說]： 給我們唱一首錫安歌吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there they that carried us away captive required of us a song; and they that wasted us required of us mirth, saying, Sing us one of the songs of Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 137:4  |  Psalms 137:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們怎能在外邦唱耶和華的歌呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How shall we sing the LORD’s song in a strange land?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 137:5  |  Psalms 137:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷啊，我若忘記你， 情願我的右手忘記[技巧]！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I forget thee, O Jerusalem, let my right hand forget her cunning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 137:6  |  Psalms 137:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若不記念你， 若不看耶路撒冷過於我所最喜樂的， 情願我的舌頭貼於上膛！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I do not remember thee, let my tongue cleave to the roof of my mouth; if I prefer not Jerusalem above my chief joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 137:7  |  Psalms 137:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷[遭難]的日子， 以東人說：拆毀！拆毀！ 直拆到根基！ 耶和華啊，求你記念這仇！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember, O LORD, the children of Edom in the day of Jerusalem; who said, Rase it, rase it, even to the foundation thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 137:8  |  Psalms 137:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將要被滅的巴比倫城啊， 報復你像你待我們的，那人便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O daughter of Babylon, who art to be destroyed; happy shall he be, that rewardeth thee as thou hast served us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>