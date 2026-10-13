--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R02c7d57f0479480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5a6d6deeae354b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2c4fa281dcbd4e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rac3cfd1adeea4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc6cbeff561cb4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0b85c307707e4d80" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rba429a34d9214875"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R627945644973496b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8dad0d0944f9430a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6c30617f6c334365"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Recddd07f8436480f"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc5792e7602c4411f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R585d4acb66964368"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf5d5751e460145d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf745d4dfe646452f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R020507c99adb4a9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R71e862dd57524113"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfe9d51f883be49be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf922153205354799"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R40bc17b7ca7a4c79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R57a8058f831849f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0d8cae81740e495c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R083b9ddb6d744fb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6bede3d048a74549"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Raae50d40aba1467c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5456e43983d14f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba429a34d9214875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dad0d0944f9430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf272dcaa84964e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb8f63327593a4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Recddd07f8436480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcb5cfe71fa17401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R70b0e83338054a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R164e956804c44c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9c81a5e59524e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3837f75919f843b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc086e7e8468e4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R53a865f20d78417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc612daa18fcd4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R930fb3a33bd842ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5fa9c15ca96d4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R33cb6b48856546b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc5792e7602c4411f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R426654d9d5524207" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R021750feaba74999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R627945644973496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c30617f6c334365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2ca9f50f46ae48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R20d487343ca84e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R585d4acb66964368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf5d5751e460145d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf745d4dfe646452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R020507c99adb4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R71e862dd57524113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfe9d51f883be49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf922153205354799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R40bc17b7ca7a4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R57a8058f831849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0d8cae81740e495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R083b9ddb6d744fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6bede3d048a74549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Raae50d40aba1467c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re2b7dc0ce4564a46" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R72ee051a0f884b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03fad895f63f431d" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2ecd9a02dd59489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3525bacdf0234ba2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2e34b8db06724067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdbe4d4f5f8b4fae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re2650a41bc174917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1e120f56d974614" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3d628e7a978c4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf510f00b4e26474f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9cf912cc388943d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa9f11d1bb6a4118" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd4b10d63a0c047c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fea93491870414b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R07d6e770c5d949f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7be3bf3b33e4969" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf5b95efed77642b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97570fe1d9ed4c51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d843b5e12eb4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R361c7e338fec4fb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5a00974ecf024290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra02a9386e4104e9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbb878ab6d1c242f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9480ed4241a048ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R28f5e20f3f1644bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R054b73ffe05b4f39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R07d7d21250944d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1bbb775178c40c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb85e392f4b7f4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c5b2b3e5cbd4467" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3b2019b988d4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5f16f2cafe6246bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R04756fde4bf34f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7ed04f645e7345d7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf790d689d7724b6c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce14e85857f54183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R838a7e2594fd415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra84b0238182f4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc7e7a74ffb56401a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R097811557cb54567" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5f16f2cafe6246bc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R838a7e2594fd415a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R04756fde4bf34f72"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra84b0238182f4a9b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7ed04f645e7345d7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc7e7a74ffb56401a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R420c6e91b67f4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf13331c15622419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57ebf94ea0304f48" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf5cfd261d35243dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcc81d10c52634b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96420445e4ac4f99" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf13331c15622419b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R57ebf94ea0304f48"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcc81d10c52634b6e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R96420445e4ac4f99"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93ca1386a47942d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf2f0d77878154922" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e8c068b95e84849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R12673e05b4084798" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b03671ec99648ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R797c1301eb364f5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcaedaa947c934a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R59459d2473294f85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca05ac7763384311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R631ba190b81a43ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a528e5d2d054627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra21853a449e342eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a42812736244a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc5195898e98a42b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbe013322a08434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra34c11dc446d4a77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff95c15cf9b14208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R324f0092b8a6496c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8f2547ab87c40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Raee8594875c64a88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re72f7a37eb7b4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfaf45ab7cbb04196" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbb4902f076046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5dfd28f50d6f45f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69ea214839a24db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8fdfb6dfded94571" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb5a32512c55425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9b50eb67962446d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c68ea8b23cb4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdb6a961b84c34489" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第76章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 76 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:9  |  Psalms 76:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）你從天上使人聽判斷。 神起來施行審判， 要救地上一切謙卑的人； 那時地就懼怕而靜默。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When God arose to judgment, to save all the meek of the earth. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:10  |  Psalms 76:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的忿怒要成全你的榮美； 人的餘怒，你要禁止。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely the wrath of man shall praise thee: the remainder of wrath shalt thou restrain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:11  |  Psalms 76:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們許願，當向耶和華－你們的神還願； 在他四面的人都當拿貢物獻給那可畏的主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Vow, and pay unto the LORD your God: let all that be round about him bring presents unto him that ought to be feared.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:12  |  Psalms 76:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要挫折王子的驕氣； 他向地上的君王顯威可畏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall cut off the spirit of princes: he is terrible to the kings of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:1  |  Psalms 76:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩歌，交與伶長。用絲弦的樂器。 在猶大，神為人所認識； 在以色列，他的名為大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician on Neginoth, A Psalm or Song of Asaph. In Judah is God known: his name is great in Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:2  |  Psalms 76:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在撒冷有他的帳幕； 在錫安有他的居所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In Salem also is his tabernacle, and his dwelling place in Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:3  |  Psalms 76:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在那裏折斷弓上的火箭， 並盾牌、刀劍，和爭戰[的兵器]。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There brake he the arrows of the bow, the shield, and the sword, and the battle. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:4  |  Psalms 76:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你從有野食之山而來， 有光華和榮美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art more glorious and excellent than the mountains of prey.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:5  |  Psalms 76:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中勇敢的人都被搶奪； 他們睡了長覺，沒有一個英雄能措手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The stouthearted are spoiled, they have slept their sleep: and none of the men of might have found their hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:6  |  Psalms 76:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各的神啊，你的斥責一發， [坐]車的、[騎]馬的都沉睡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At thy rebuke, O God of Jacob, both the chariot and horse are cast into a dead sleep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:7  |  Psalms 76:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨你是可畏的！ 你怒氣一發，誰能在你面前站得住呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou, even thou, art to be feared: and who may stand in thy sight when once thou art angry?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 76:8  |  Psalms 76:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你從天上使人聽判斷。 神起來施行審判， 要救地上一切謙卑的人； 那時地就懼怕而靜默。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou didst cause judgment to be heard from heaven; the earth feared, and was still,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>