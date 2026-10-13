--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7b994ebc3ff74d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbc3487954bc04863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra48fe014de3d4156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9f1b295eb18b4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R05372cdf09c8437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3753304802c94a63" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra8ef9953f1ac4b22"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R340b8774d8434520"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3c672fb524d74439"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7a616d9ec86b42f6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R65aa412f34f0429d"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfcc9bb85e2fa4480"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R864389dfbd8c49bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R75447c1280c141cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0b46655fd75c4719"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4a9738f6d1874085"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3885e47b21524de4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R45ee599b8162481a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R63e73248bc804df4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R104bffdbd36340c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rcf2e294d04ee48f8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf6129ab4af724fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra8ef9953f1ac4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c672fb524d74439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R05f4882d6e554058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4bdeb4dc2bb740a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R65aa412f34f0429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra803327b05ca4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc7ef3cc0b8474c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4e9ad0ec971e4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8ef3293727af4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5070cc0ab1254180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R36e43644a08f42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R68d89767e5ac48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfcc9bb85e2fa4480" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6c1493da3fd641d6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd876614d6efd40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R340b8774d8434520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a616d9ec86b42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd05572c169ce4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbd710f5cf1ab4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R864389dfbd8c49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R75447c1280c141cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0b46655fd75c4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4a9738f6d1874085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3885e47b21524de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R45ee599b8162481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R63e73248bc804df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R104bffdbd36340c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcf2e294d04ee48f8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf72070ec257a470c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc83ca94bc17e4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68e8aa5c18344b4e" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd2da7b2a1c0f4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4fca0d7ed0f49a8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1830db61c2b94137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff5e7ea81b214f80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rae49644c073045e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a9c6ee7e1904bcd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6c0f9c48062f4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R235aba2535a24dd8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R89466b6847404b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re52456b35145414a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1b7217394e2d411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5d75c4ff8e34855" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R73d2b020b5214e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R805a0569c79345e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9dfdfc9dce8749ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8cac6382cbc4445" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5d7f5f489ec04f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccd9aaa68c0f4ab0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R607d3b71a6054ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d349ecf54014baa" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8478f1da5de845bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R09f70750a11d4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf98e80f45ded456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R947dab5cba984c45" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbaf4f96fd71749e0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf4c976986fc344d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R024e234ee018420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8b54caa4d0ac4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8cbe34dd6ecf4031" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R321a4f6e901b4e2e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R09f70750a11d4971"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R024e234ee018420d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf98e80f45ded456b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8b54caa4d0ac4831"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R947dab5cba984c45"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8cbe34dd6ecf4031"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf49949a5d8f94e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R561b9a8760bb4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd19cb31cb8024919" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R20ff928b8dbb47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R745dc9b4360c4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62caa5adf3674173" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R561b9a8760bb4363"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd19cb31cb8024919"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R745dc9b4360c4c4c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R62caa5adf3674173"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35933bce22534f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R28f98132a41e4ca2" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc97774107cda4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R048ff4f55bb4429d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cd901ce80ec4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra8a3ee957efb42cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e6553ef05154c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R45c014791fde47bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d6553cd97764439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R983013399c8249d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47239745249d429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7444838ca30a4c3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R801360a587db447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9ab82bd4a2fc40b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ff14b3d896b4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R44a54687b46c40e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdc5e468d79a4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R84b62a55a67a4cae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40a62dcfb97a43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R941b3c0c8bef4b08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbd001acee8643fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf16d8718f74e4c2a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第124章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 124 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 124:1  |  Psalms 124:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛上行之詩。 以色列人要說： 若不是耶和華幫助我們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees of David. If it had not been the LORD who was on our side, now may Israel say;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 124:2  |  Psalms 124:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若不是耶和華幫助我們， 當人起來攻擊我們、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If it had not been the LORD who was on our side, when men rose up against us:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 124:3  |  Psalms 124:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>向我們發怒的時候， 就把我們活活地吞了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they had swallowed us up quick, when their wrath was kindled against us:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 124:4  |  Psalms 124:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，波濤必漫過我們， 河水必淹沒我們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the waters had overwhelmed us, the stream had gone over our soul:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 124:5  |  Psalms 124:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>狂傲的水必淹沒我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the proud waters had gone over our soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 124:6  |  Psalms 124:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是應當稱頌的！ 他沒有把我們當野食交給他們吞吃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the LORD, who hath not given us as a prey to their teeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 124:7  |  Psalms 124:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們好像雀鳥，從捕鳥人的網羅裏逃脫； 網羅破裂，我們逃脫了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our soul is escaped as a bird out of the snare of the fowlers: the snare is broken, and we are escaped.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 124:8  |  Psalms 124:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們得幫助， 是在乎[倚靠]造天地之耶和華的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our help is in the name of the LORD, who made heaven and earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>