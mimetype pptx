--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R85665ccb05824121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5c2a5c42603b4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcd77d67d726f4a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcde1b070aa264fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R70b2d4b12e9b4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd9e784959395477d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0e02cd36d3464f38"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re9d9d20a26d74c75"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd7979e9a9fe243ae"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4004bc9d3817425c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rab2ae75b31ae404d"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rd51012fbbcee43a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R38ca5af133d44c94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1480c3e616c541ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfae57bd644a949ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf4cc906c1d7b47e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R64da3a0e7f634ff1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3a9d583f84244e60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6b557e787a8c4108"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R03656102d6aa4b7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc88fd10360ca4b74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R67a167852aee42fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R41b3e3a129274e08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd4f57008437c40e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re0661cace6464238"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rcef5ae01b53941d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rdac07f72a8a346f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rdc3b07adb37c4ec7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R197c0af5881141aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4c1d13d916564cbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc12907384f0042d6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1b049eea5d3847fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e02cd36d3464f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7979e9a9fe243ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7b1a300ba5304db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R507d6920514f4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rab2ae75b31ae404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdc6335282b864254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1402241a15694be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd50373be116a4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7c471d8bea8d4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra2fbdff3ff3a42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rec1b3e41d4ed457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4456180662254780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R12ddcf1230334eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6e17d895def7437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R97b4cfce2aca4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R924048c4032f4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R614e1358d06b47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R560b0c6e88944d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5272d60a573f4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd801e520982545da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9e99c523359541c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5c2e6fdf32774529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd51012fbbcee43a6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R755c5a4e16824dcd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9e0105b2bd854d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re9d9d20a26d74c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4004bc9d3817425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7b1ff678b53f457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9e4367100b914395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R38ca5af133d44c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1480c3e616c541ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfae57bd644a949ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf4cc906c1d7b47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R64da3a0e7f634ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3a9d583f84244e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6b557e787a8c4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R03656102d6aa4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc88fd10360ca4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R67a167852aee42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R41b3e3a129274e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd4f57008437c40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re0661cace6464238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcef5ae01b53941d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdac07f72a8a346f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdc3b07adb37c4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R197c0af5881141aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4c1d13d916564cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc12907384f0042d6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R66d01780f6c24f38" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78358de389a1457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f00a63901904fb2" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfc1b32c823aa4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec0baf5f5fbc4477" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0214a736572f47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4f2f47409db4b9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3b5ddd6f2b024953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddddb58bd55b4038" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R542ee806dab14471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76f06482a5af41d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6572f24606f64219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fec46c4f7164214" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3051647df37944c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57d2c19e6eda48c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5d65350f005c445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra63341784c2246d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rff19a551543042ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7a45b984f674550" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd1f4013c2ea247b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9e37e520a524e8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc6b8ac11eb774e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2c9c0aa20e04eeb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4e95df8b82684986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9855024ea6c14596" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rcf875f5fc25b4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R794eb3f1044a455e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R195bc5b1c61444d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebd5682a80524423" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc32bbf6cb5384c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R819248d31fa6492a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc0ee4f25e6704d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re485f706d6c34d8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7b70d13263534676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9360978f322949f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R11adde41914845e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf906fd5c3eb4d4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R381947274b874310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f0d3ef947af41f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R349e2660cf8842dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R545a7060b6174b27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb599b7d3872f48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0de55ba1d934e17" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0130294b883748fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3ef2b00603cd4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0c20a1baccbd4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R24d0a53be4d340b4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R75aea632f6494706" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa73141347be43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rffc7daa049794fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R596101d2667646d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf1640a4857164ab4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b1f1feca81248b5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ef2b00603cd4f03"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rffc7daa049794fda"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0c20a1baccbd4ff6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R596101d2667646d4"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R24d0a53be4d340b4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf1640a4857164ab4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6a0bd216e2e54933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4d7b12eef22f4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce8fa2925d964b8a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3b717c8c282c4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Red177e1407e44bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R271f55cee68248a2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4d7b12eef22f4038"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rce8fa2925d964b8a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Red177e1407e44bf2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R271f55cee68248a2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a253456a6574d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2a2e64713099496d" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24d2076d409546be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R28d8fdc63b3f4269" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra76c34369a0b4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbb3928afc25b4626" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R569e70c8b49846c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcf72cc51016146d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63b37f1bd5e349fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfeb74361039e4e15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03a03c88c11843ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9333cf465f8d4012" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc659880e50c74a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3c5062a66ce84769" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd31755ed893342c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8bdafec3d1bd4b24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0cf26754e9549a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0b1b42dd36c641b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b9d03a53dea4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4ae0bdf5ac1f4362" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R531a95ddf54746ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4ffc168095cd4e9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0f161c71bff4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9ca6fdbaba3a479b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2061800302d849b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra769599305e94da1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c587a44ad9b4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4f3caa1a9cd043a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8975290add8049ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R09a70676a16b4cee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3764fef4abb4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra873a516adc14560" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R397fb8627f8e43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R295058dc3f974a32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde7c236f95444da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc628c7b9913f4739" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6f088add38f4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2d485e3c2ea3411a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf24b89c852ad40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R47a65ed4f82347c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1aece0c4a57b451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R48970c6a25f34f9f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第88章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 88 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:9  |  Psalms 88:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的眼睛因困苦而乾癟。 耶和華啊，我天天求告你，向你舉手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine eye mourneth by reason of affliction: LORD, I have called daily upon thee, I have stretched out my hands unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:10  |  Psalms 88:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你豈要行奇事給死人看嗎？ 難道陰魂還能起來稱讚你嗎？ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou shew wonders to the dead? shall the dead arise and praise thee? Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:11  |  Psalms 88:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈能在墳墓裏述說你的慈愛嗎？ 豈能在滅亡中述說你的信實嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall thy lovingkindness be declared in the grave? or thy faithfulness in destruction?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:12  |  Psalms 88:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的奇事豈能在幽暗裏被知道嗎？ 你的公義豈能在忘記之地被知道嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall thy wonders be known in the dark? and thy righteousness in the land of forgetfulness?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:13  |  Psalms 88:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我呼求你； 我早晨的禱告要達到你面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But unto thee have I cried, O LORD; and in the morning shall my prayer prevent thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:14  |  Psalms 88:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你為何丟棄我？ 為何掩面不顧我？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, why castest thou off my soul? why hidest thou thy face from me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:15  |  Psalms 88:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我自幼受苦，幾乎死亡； 我受你的驚恐，甚至慌張。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am afflicted and ready to die from my youth up: while I suffer thy terrors I am distracted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:16  |  Psalms 88:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的烈怒漫過我身； 你的驚嚇把我剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy fierce wrath goeth over me; thy terrors have cut me off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:17  |  Psalms 88:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些終日如水環繞我， 一齊都來圍困我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They came round about me daily like water; they compassed me about together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:18  |  Psalms 88:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你把我的良朋密友隔在遠處， 使我所認識的人進入黑暗裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lover and friend hast thou put far from me, and mine acquaintance into darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,179 +5233,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:1  |  Psalms 88:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的詩歌，就是以斯拉人希幔的訓誨詩，交與伶長。調用麻哈拉利暗俄。 耶和華－拯救我的神啊， 我晝夜在你面前呼籲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song or Psalm for the sons of Korah, to the chief Musician upon Mahalath Leannoth, Maschil of Heman the Ezrahite. O LORD God of my salvation, I have cried day and night before thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:2  |  Psalms 88:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願我的禱告達到你面前； 求你側耳聽我的呼求！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let my prayer come before thee: incline thine ear unto my cry;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:3  |  Psalms 88:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我心裏滿了患難； 我的性命臨近陰間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my soul is full of troubles: and my life draweth nigh unto the grave.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:4  |  Psalms 88:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我算和下坑的人同列， 如同無力的人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am counted with them that go down into the pit: I am as a man that hath no strength:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:5  |  Psalms 88:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我被丟在死人中， 好像被殺的人躺在墳墓裏。 他們是你不再記念的， 與你隔絕了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Free among the dead, like the slain that lie in the grave, whom thou rememberest no more: and they are cut off from thy hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:6  |  Psalms 88:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你把我放在極深的坑裏， 在黑暗地方，在深處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast laid me in the lowest pit, in darkness, in the deeps.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:7  |  Psalms 88:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的忿怒重壓我身； 你用一切的波浪困住我。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy wrath lieth hard upon me, and thou hast afflicted me with all thy waves. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 88:8  |  Psalms 88:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你把我所認識的隔在遠處， 使我為他們所憎惡； 我被拘困，不得出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast put away mine acquaintance far from me; thou hast made me an abomination unto them: I am shut up, and I cannot come forth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>