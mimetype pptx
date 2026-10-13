--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -71,129 +71,129 @@
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R94966b7f524846e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R831c186fb55749c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R435a62abb5a14756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4cb51b4a98af4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb1bf8cc6b01e4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2dfde06f05e145db" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc8a0f49746ec4b22"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6ae2e35145214dff"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0d94f755384143e8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc733dc6054e940e2"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8943fafe58ac4f08"/>
-[...35 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R5a64f990f0624694"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2007c31c084d4ab8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R84b9dac9f47547ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R42e8896520194c59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R467ad4d338d148b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf9fc20c44d9e4066"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6353aa066d7b42e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9cd19792d59c4688"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc09900d6941d4c5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3767a92bb81d47d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rdc6840af5bcd497b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6271ae49c4904e77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc68d2a061bc34283"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rac360614db6b4778"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R15d9ae589f9044b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R50f8e097a7b34753"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R640202d0c93a4629"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9b139dad97f44041"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rda935a17b67448aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rcb25a4b6485346ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rdf299d4653114bc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4f34096fa8f24abd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R389fd55288504982"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Read75a87a7b8434d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra03acbe0f6bc430a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rd6e6851b9eef4520"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rcb1b2056a5af499b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R0bb4ef36017d4811"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rbae18e37f60f4464"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R60e8cbb0295b424f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rae808cfcb7c24093"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R681e9bfe28c9464a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R919fe6e18f2a407b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rb73db2c0319a4263"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R180de152f78b440e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R94e2e14d79104e46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Reeb8b6e40fef4859"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R418f59d7d8b64aed"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdae190beddc44cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc8a0f49746ec4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d94f755384143e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra78e12ae48e5474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd92409ed552d4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8943fafe58ac4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R549a8e15712044a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbbd7f69d28584cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdec3721836ae4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2558e47cf1484b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7c981dfe2ce14549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc420216c714a408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9b1d805cfb7e4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R83e32b8227f14274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbf6017551ed848ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R18a914de09794d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R07cd944ed6a44375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7dbb0913f4224840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7b0401b232c348b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R77b2a3e9c4b7465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rce96f972ca1c4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R84d1acc16cd04839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6e748b56416b4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra616bb6d2d014f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra3f9326f2a0e4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc48b95a5efed4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc17a4cb700fb4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd393bbf0629e45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfce104d8673e4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R343f6afe48a44322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R971c4cfc10d84a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8fb254e5cfed495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re0e44eb355594041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rfab12ef4457f4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1c924148dd8e4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R74ea40318f2e421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R4d328dc1dad4481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R768ea40ff3c0465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R0ceb698e0b054530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R58d0784b53ae4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R76394ff439d145bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R5a64f990f0624694" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R533878fba758410f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R09aee8cb83fb4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ae2e35145214dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc733dc6054e940e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb6ad3fa8f4ce4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R27c2a18b414f414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2007c31c084d4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R84b9dac9f47547ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R42e8896520194c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R467ad4d338d148b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9fc20c44d9e4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6353aa066d7b42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9cd19792d59c4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc09900d6941d4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3767a92bb81d47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdc6840af5bcd497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6271ae49c4904e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc68d2a061bc34283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rac360614db6b4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R15d9ae589f9044b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R50f8e097a7b34753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R640202d0c93a4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9b139dad97f44041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rda935a17b67448aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rcb25a4b6485346ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdf299d4653114bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4f34096fa8f24abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R389fd55288504982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Read75a87a7b8434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra03acbe0f6bc430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd6e6851b9eef4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rcb1b2056a5af499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0bb4ef36017d4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbae18e37f60f4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R60e8cbb0295b424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rae808cfcb7c24093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R681e9bfe28c9464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R919fe6e18f2a407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb73db2c0319a4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R180de152f78b440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R94e2e14d79104e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Reeb8b6e40fef4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R418f59d7d8b64aed" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfa42bdf1ed75418e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -397,159 +397,159 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdddd7b1802494af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fc13b720a0d42eb" /></Relationships>
-[...107 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R276c92593ae948e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f35584e844f4c5b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R16712f6a8ce64cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R862606e2fdea4867" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd2d4bdbcfe7447fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73fa988d177b4e96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0dc569384d8645da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red9d76c1fe8e4902" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rde485ba80aae4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdff67c58deb9418d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc1d3dd56411a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c1a963f57eb4e22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R39a4d8051a974772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8180a8ac9eee40df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra22de79e17784b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R324dddacf2b34063" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R27e7240abaa44fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac5dfd0f7f6e4357" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R958f6876cb3c4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7df96c7bce32494f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0d2affa4b5d5418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64f7dc8e7f07400c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R55ce1c76932f4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad63fbf974ba4c04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4774ed3e591b48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc93b58cc5754102" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re94aa6db0f7e4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0940290adce0449e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R60ac356b9bf34f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2c8da8e080948c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rce9cb399d8114dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1f799e0256747e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc20f404b635749f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d1108dbaf114877" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3e11acdf48c9462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfb3ddfdeb4442fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R830471c0761c4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf6a02245c3246a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R13550f61ab104333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50878a72f7d94ff4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdf91df2501cf4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe6cbb54f63148e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R24d14b7d63d54d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94a2c36a4be44879" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R8a08cd9a8f354b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b46bf56cf8842b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb0cf201d04164b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce52524d18d04d46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R36fce9c617b14e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a55082b5a8f4306" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R69eee66b11b94468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39730273c77548e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3175fe090c284bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R190127a1b6d14da3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R700d8cbfa3264ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11bb021169834d44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Re9401d9c73e548cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbadffe0408b94707" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R62c273fd6c0547ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R011dab6146b247f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R3f84051c0a784203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65f711c686264a49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R14e2c44f74e64f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18568ce34da64c51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R18223beb065c4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b64fd05ba1a4fa2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R80ca4acdd10e4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a46781d7e96494d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7af94b23481145c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1aa4bb8e0264987" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb93541d5c45f4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e3f75ef68074103" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re366c229acff46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02ba1e08336845e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rac58cb30e82c4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6c27bc28e884f4e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4023,100 +4023,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6eadb8d2cfde4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R518d9d4e77e94cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8fbd8c984c294436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd198a934cb274152" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb020f97a557e4526" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R022ff416acbb471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf0c5a23af50541c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8552a38a2f5d4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra58776b8b3dd4977" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rccd32fd3c23d44a9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R518d9d4e77e94cb9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf0c5a23af50541c3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8fbd8c984c294436"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8552a38a2f5d4da3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5142,116 +5142,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd198a934cb274152"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra58776b8b3dd4977"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfdbb0045622147bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R96570229d19d44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22c7cda7d4bb4246" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3f766fe070194a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8a496a55505f4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2572148db24a4273" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R96570229d19d44b4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R22c7cda7d4bb4246"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8a496a55505f4df3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2572148db24a4273"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5315,159 +5315,159 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb80ccb1715c04024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1158f0c7bcf1436e" /></Relationships>
-[...107 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f78fb2ba1534b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2f7e493422a44f44" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bd9ba167c61491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8f64ff9df2604430" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8621df36d19f49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9e4ed435583c42da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R367d0a34e5a54f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd6ffb8ce9d264d5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabef4aa2c6c147f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2f828fe4c08f478c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dbf2941c9bb4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc41adf14cd834808" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea2c2af1a91649f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2165f60fc5804729" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R175bdbb42d7c493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R556370eed7584126" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4178a6109ddf48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R3c853057171446e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3abc0433bf24f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R15ac341a75464fe0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R399cb6fe9f9e40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R1334dda15be74b1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53f39d39d9204274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rfa1d33696648469e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9a2c807cc524b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R081e9893bd4e4229" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf31c31ecb264b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rcd1860b9ed9b4ecb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a109734891749db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R5a8ce9b43c374457" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd32d1d24a921412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R264bc505970d4221" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33f59019877f470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0149017d4bd345f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55d9a4ee0a8f42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R1828e89230e341ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d9972ce27664e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R8c155f07ccdf4353" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d2ab97cfe804eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R00c057d8519b4fc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d814ebd1b454cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rd091ca5a62df4c45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R987277f46c50493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Re3069e3a354e4a03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5571a6eac3f4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R386cb48a014949dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdda797430587405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re864ad4e532a4752" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96f6f596bb6846e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rfbf359b046e84e53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd273bba67dde4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rc4940466a32841ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdfb919df6fc47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R850a7c62ea904c96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0e4592349364696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R9bcaaba87f494b09" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70fdcac1a4d248b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R05d32ccb2d4140b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c556eeba83042bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R87140e203d914a66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R711c3be52d9849fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rbacc6c921e4148d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f65e9c2b705460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R09c4a00b118946be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R744858aa8e574e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R93d5b82be8b34e5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90a4d1c65dfa4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4b7708457bf34a5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7238cb60f9e34d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re9044c75399940e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b99d844d52d4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6da253c214934d00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8886a9dc7c34c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ree8803e63d824fe9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd027b105c834848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra4ea1e085f5e4abb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5485,65 +5485,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第69章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 69 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5561,183 +5565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:9  |  Psalms 69:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我為你的殿心裏焦急，如同火燒， 並且辱罵你人的辱罵都落在我身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the zeal of thine house hath eaten me up; and the reproaches of them that reproached thee are fallen upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5753,183 +5719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:10  |  Psalms 69:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我哭泣，以禁食[刻苦]我心； 這倒算為我的羞辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I wept, and chastened my soul with fasting, that was to my reproach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5945,183 +5873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:11  |  Psalms 69:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我拿麻布當衣裳， 就成了他們的笑談。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I made sackcloth also my garment; and I became a proverb to them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6137,183 +6027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:12  |  Psalms 69:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>坐在城門口的談論我； 酒徒也以我為歌曲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that sit in the gate speak against me; and I was the song of the drunkards.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6329,183 +6181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:13  |  Psalms 69:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我在悅納的時候向你－耶和華祈禱。 神啊，求你按你豐盛的慈愛， 憑你拯救的誠實應允我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But as for me, my prayer is unto thee, O LORD, in an acceptable time: O God, in the multitude of thy mercy hear me, in the truth of thy salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6521,183 +6335,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:14  |  Psalms 69:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你搭救我出離淤泥， 不叫我陷在其中； 求你使我脫離那些恨我的人， 使我出離深水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver me out of the mire, and let me not sink: let me be delivered from them that hate me, and out of the deep waters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6713,183 +6489,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:15  |  Psalms 69:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你不容大水漫過我， 不容深淵吞滅我， 不容坑坎在我以上合口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not the waterflood overflow me, neither let the deep swallow me up, and let not the pit shut her mouth upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6905,183 +6643,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:16  |  Psalms 69:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你應允我！ 因為你的慈愛本為美好； 求你按你豐盛的慈悲回轉眷顧我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear me, O LORD; for thy lovingkindness is good: turn unto me according to the multitude of thy tender mercies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7097,183 +6797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:17  |  Psalms 69:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要掩面不顧你的僕人； 我是在急難之中，求你速速地應允我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And hide not thy face from thy servant; for I am in trouble: hear me speedily.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7289,183 +6951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:18  |  Psalms 69:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你親近我，救贖我！ 求你因我的仇敵把我贖回！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Draw nigh unto my soul, and redeem it: deliver me because of mine enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7481,183 +7105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:1  |  Psalms 69:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。調用百合花。 神啊，求你救我！ 因為眾水要淹沒我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Shoshannim, A Psalm of David. Save me, O God; for the waters are come in unto my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7673,183 +7259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:19  |  Psalms 69:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你知道我受的辱罵、欺凌、羞辱； 我的敵人都在你面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast known my reproach, and my shame, and my dishonour: mine adversaries are all before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7865,183 +7413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:20  |  Psalms 69:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>辱罵傷破了我的心， 我又滿了憂愁。 我指望有人體恤，卻沒有一個； 我指望有人安慰，卻找不着一個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Reproach hath broken my heart; and I am full of heaviness: and I looked for some to take pity, but there was none; and for comforters, but I found none.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8057,183 +7567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:21  |  Psalms 69:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們拿苦膽給我當食物； 我渴了，他們拿醋給我喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They gave me also gall for my meat; and in my thirst they gave me vinegar to drink.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8249,183 +7721,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:22  |  Psalms 69:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們的筵席在他們面前變為網羅， 在他們平安的時候變為機檻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let their table become a snare before them: and that which should have been for their welfare, let it become a trap.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8441,183 +7875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:23  |  Psalms 69:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們的眼睛昏矇，不得看見； 願你使他們的腰常常戰抖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let their eyes be darkened, that they see not; and make their loins continually to shake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8633,183 +8029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:24  |  Psalms 69:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你將你的惱恨倒在他們身上， 叫你的烈怒追上他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pour out thine indignation upon them, and let thy wrathful anger take hold of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8825,183 +8183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:25  |  Psalms 69:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們的住處變為荒場； 願他們的帳棚無人居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let their habitation be desolate; and let none dwell in their tents.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9017,183 +8337,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:26  |  Psalms 69:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，你所擊打的，他們就逼迫； 你所擊傷的，他們戲說他的愁苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they persecute him whom thou hast smitten; and they talk to the grief of those whom thou hast wounded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9209,183 +8491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:27  |  Psalms 69:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你在他們的罪上加罪， 不容他們在你面前稱義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Add iniquity unto their iniquity: and let them not come into thy righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9401,183 +8645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:28  |  Psalms 69:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們從生命冊上被塗抹， 不得記錄在義人之中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be blotted out of the book of the living, and not be written with the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9593,183 +8799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:2  |  Psalms 69:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我陷在深淤泥中，沒有立腳之地； 我到了深水中，大水漫過我身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I sink in deep mire, where there is no standing: I am come into deep waters, where the floods overflow me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9785,183 +8953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:29  |  Psalms 69:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我是困苦憂傷的； 神啊，願你的救恩將我安置在高處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I am poor and sorrowful: let thy salvation, O God, set me up on high.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9977,183 +9107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:30  |  Psalms 69:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要以詩歌讚美神的名， 以感謝稱他為大！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will praise the name of God with a song, and will magnify him with thanksgiving.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10169,183 +9261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:31  |  Psalms 69:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這便叫耶和華喜悅，勝似獻牛， 或是獻有角有蹄的公牛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This also shall please the LORD better than an ox or bullock that hath horns and hoofs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10361,183 +9415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:32  |  Psalms 69:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謙卑的人看見了就喜樂； 尋求神的人，願你們的心甦醒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The humble shall see this, and be glad: and your heart shall live that seek God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10553,183 +9569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:33  |  Psalms 69:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華聽了窮乏人， 不藐視被囚的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD heareth the poor, and despiseth not his prisoners.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10745,183 +9723,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:34  |  Psalms 69:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願天和地、 洋海和其中一切的動物都讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the heaven and earth praise him, the seas, and every thing that moveth therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10937,183 +9877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:35  |  Psalms 69:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神要拯救錫安，建造猶大的城邑； 他的民要在那裏居住，得以為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God will save Zion, and will build the cities of Judah: that they may dwell there, and have it in possession.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11129,183 +10031,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:36  |  Psalms 69:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他僕人的後裔要承受為業； 愛他名的人也要住在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The seed also of his servants shall inherit it: and they that love his name shall dwell therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11321,183 +10185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:3  |  Psalms 69:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因呼求困乏，喉嚨發乾； 我因等候神，眼睛失明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am weary of my crying: my throat is dried: mine eyes fail while I wait for my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11513,179 +10339,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:4  |  Psalms 69:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無故恨我的，比我頭髮還多； 無理與我為仇、要把我剪除的，甚為強盛。 我沒有搶奪的，要叫我償還。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that hate me without a cause are more than the hairs of mine head: they that would destroy me, being mine enemies wrongfully, are mighty: then I restored that which I took not away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11705,183 +10493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:5  |  Psalms 69:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，我的愚昧，你原知道； 我的罪愆不能隱瞞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O God, thou knowest my foolishness; and my sins are not hid from thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11897,183 +10647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:6  |  Psalms 69:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍的主－耶和華啊， 求你叫那等候你的，不要因我蒙羞！ 以色列的神啊， 求你叫那尋求你的，不要因我受辱！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not them that wait on thee, O Lord GOD of hosts, be ashamed for my sake: let not those that seek thee be confounded for my sake, O God of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12089,183 +10801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:7  |  Psalms 69:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我為你的緣故受了辱罵， 滿面羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because for thy sake I have borne reproach; shame hath covered my face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12281,183 +10955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 69:8  |  Psalms 69:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的弟兄看我為外路人； 我的同胞看我為外邦人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am become a stranger unto my brethren, and an alien unto my mother’s children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>