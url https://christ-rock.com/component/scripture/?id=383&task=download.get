--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -13,100 +13,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9d673e89621448d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2389c7c2ea9f4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R425e38a9a6c047e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R29d0b56e5bba4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R10e2f97956c54ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2bea242e3c514fa3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re18207d93b6c4b81"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf51e748a0c1c4377"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8dde2fc205f1487b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2c7f40bc3bf34e10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R19240ffec4b946bf"/>
-[...6 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb7828b54f0d44e61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R81ae0e95acdf4666"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R71ba48601c2a4336"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rdb5e4519bb22444a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf5597ebef73b44c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ree40a4015ca34ea2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R26e4dc24988b47ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rea668d4788e545f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc3af230cf78f4599"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra8b5e7fc461d4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re18207d93b6c4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dde2fc205f1487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R91f2265b3c804594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re2709140f2664609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R19240ffec4b946bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd593e1ccfa83486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc0e6d955a4f4482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R49ffcf10b73b455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rca44d86fb0444b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra20030d6b43c4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2e54f55c10534a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb7828b54f0d44e61" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R482f731cec274065" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R49e599c65e1547b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf51e748a0c1c4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c7f40bc3bf34e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2aef29a1aa5b4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R15232d238ca94963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R81ae0e95acdf4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R71ba48601c2a4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdb5e4519bb22444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf5597ebef73b44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ree40a4015ca34ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R26e4dc24988b47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rea668d4788e545f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc3af230cf78f4599" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R22f81eb32c6d4084" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -310,72 +310,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5e7d98655fdb4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red9424a2ccaa4536" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd440dc6858a34370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab59c0b9e5d74f09" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re8107f82b68c43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54e9fddc898c4dd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rec20ea5dc3eb4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d51c3e02e5041ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc56effdd28c342fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa013a6e8a5049ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6f8cfc91423a4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37ed0d81d9b54d0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R661ecde2cdb9447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a0b3a5e857946f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4aa6143cfb5d4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b76ad477710475f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2f0bcc7fb1154981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1899ca1d211249f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc86043e6b1cf4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbf946eb9e474a56" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1094,100 +1094,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc72c844abf0a41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R60c6d23d66894335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R16b203c2a095400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc75345ca8fba44fb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re496f06f003e4257" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6d42a7a01d594028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf9ffe1a1d04a4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R000bba3b6a0e41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rece7eba4646c48e5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a3f0a40ef6a48f9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R60c6d23d66894335"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf9ffe1a1d04a4993"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R16b203c2a095400e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R000bba3b6a0e41ce"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2213,116 +2213,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc75345ca8fba44fb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rece7eba4646c48e5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R282b880dc0d64954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1b46e2b1f0eb4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c8a93cf91f24243" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R735beaaa209d4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8397339c2f554053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17cf37d3250e4070" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1b46e2b1f0eb4db6"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8c8a93cf91f24243"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8397339c2f554053"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R17cf37d3250e4070"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2386,72 +2386,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f14ca0aec7a4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R94544a59575a4d2d" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88c7c55752504df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra9e9615978024491" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c635dc9ff884e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2c5ee579829c4d0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17b40b99b0974d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc92fae17fddd416c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40356d75dda7451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4a4f059344a14955" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5130fa4d1ff744a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd93313db5a074eb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc676c639d1d34b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf9ca9e0b258344ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86e67018a2a34b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R72751f8b1a1a474a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d5aaa58f4a841d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4749d52d28754cbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a86aab5ffaf40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb476624f3c2a4ec2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2469,65 +2469,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第120章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 120 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2545,183 +2549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 120:1  |  Psalms 120:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上行（或譯登階，下同）之詩。 我在急難中求告耶和華， 他就應允我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees. In my distress I cried unto the LORD, and he heard me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2737,183 +2703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 120:2  |  Psalms 120:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你救我脫離說謊的嘴唇和詭詐的舌頭！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver my soul, O LORD, from lying lips, and from a deceitful tongue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2929,183 +2857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 120:3  |  Psalms 120:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詭詐的舌頭啊，要給你甚麼呢？ 要拿甚麼加給你呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What shall be given unto thee? or what shall be done unto thee, thou false tongue?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3121,183 +3011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 120:4  |  Psalms 120:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是勇士的利箭和羅騰木 的炭火。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sharp arrows of the mighty, with coals of juniper.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3313,183 +3165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 120:5  |  Psalms 120:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我寄居在米設， 住在基達帳棚之中，有禍了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe is me, that I sojourn in Mesech, that I dwell in the tents of Kedar!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3505,183 +3319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 120:6  |  Psalms 120:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我與那恨惡和睦的人許久同住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul hath long dwelt with him that hateth peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3697,183 +3473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 120:7  |  Psalms 120:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我願和睦， 但我發言，他們就要爭戰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am for peace: but when I speak, they are for war.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>