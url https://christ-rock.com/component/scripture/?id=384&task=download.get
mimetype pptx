--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra61f395f910a443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rda39bc000c244ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5708e83c81284575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rea96d00a32a848ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5e396e32279e4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2d9710929a53427a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb6f50afc835141a4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raaa6162b9af34580"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R06bfb6dbf3c548f2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re26e71bf304b4a6b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcc904b9c0d494070"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R51fa271ddd8445b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd00e9cdf6e234ee2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R76ae8936a3734e98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Raa368863d231427d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Red7d0790d8b34896"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3c1f2829207946c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R48392e729e6a4337"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re2176fbb15f64c68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3ec0fb4f2a4e4a60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R707072a435814b8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc79802690dd84237"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd19f2962c77f41ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R62e6a53a4bcc4270"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1fd448759eef4fd3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb4d625352666404e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9d460f459971480a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R608db5f1f4e547f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf3439a5ba35c4d4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6d50b0a48fcc449d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4be51a8e75354238"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc386a6d7ef854714"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R21d5c0f89b224a73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Re58c952015314269"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R22bc262e62f743f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rb722ae3fb8614a30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R35f0d65bd52b4bc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R28aebada7bb24f85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rdea06ba13c3542b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R536eb62aed0b4225"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R17241b8b1d3d44d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rcbe82a0d8ac8482e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R60019e24cdf5470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb6f50afc835141a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06bfb6dbf3c548f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd51816b84e1240ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re3ddd7caa35f405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcc904b9c0d494070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rabda075a77fd4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3440697f0ac045bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R68af67f2f5ab4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R06da3a6c4a194e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R71bc712a27424889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb42831fed59f4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R73312548e2584f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc680d532d7ae4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra4d269a85d514977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rac0741b2963a4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd487eb7bf6be43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8fe845343a844d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R70b1eb3a74604f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf52eab12dfde4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8a3f9d4f4af64730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Refedac9fbc5f4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6842c2d778eb47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re55a4ca3cba746b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf9290b5e63624a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdf5adb97a65149f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R34189b2ac4224e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9ad66ba192164a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf51382bf8e534685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8fb9cbf22a5844e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd76938e6a84b4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6c5e796d4ccd4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rcc8383a35b6f4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rcb65258e46904d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R51fa271ddd8445b3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1f85cd264a214e8f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9e8a8a2ad63d49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raaa6162b9af34580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re26e71bf304b4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra9585469fbd949d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re4d6017a1ac64a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd00e9cdf6e234ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R76ae8936a3734e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Raa368863d231427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red7d0790d8b34896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3c1f2829207946c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R48392e729e6a4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re2176fbb15f64c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3ec0fb4f2a4e4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R707072a435814b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc79802690dd84237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd19f2962c77f41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R62e6a53a4bcc4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1fd448759eef4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb4d625352666404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9d460f459971480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R608db5f1f4e547f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf3439a5ba35c4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6d50b0a48fcc449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4be51a8e75354238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc386a6d7ef854714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R21d5c0f89b224a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re58c952015314269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R22bc262e62f743f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb722ae3fb8614a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R35f0d65bd52b4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R28aebada7bb24f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdea06ba13c3542b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R536eb62aed0b4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R17241b8b1d3d44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rcbe82a0d8ac8482e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Raeb12d5e9fd54e1f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf7802b78cc264024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d81c81f77f34d72" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R51ed289ebfb64c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f9a7a308d694ce0" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd48bbdb65cba4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50d5a3372283445f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R38ca7cbf7fee448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b001ee678284357" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7a0d892865714119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb5b006a929841f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfcbeadfef736416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57c22e0b64c34af4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R471396924ec241d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1887a63c4f9e432b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd1b655eccac44513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red437bc412484153" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb0b3476e76a64c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae120b3923174fe8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd7f2e94a64ef493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1af2754813e14b65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3bf4080e0a8542a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb97cadf1752d4590" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R72f2dd485e5648b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re93028ed3aad410e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra2fddf59e0a8441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6469d6fee9b54271" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R781d1dfea35c4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re63f3677037349d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8ef06d5641c74e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc65e4bab122147a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R02d4539f08ef447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5132d3a85d104ec1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf851c934a4d34c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3541dab4eb244ef6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1114cfec45344f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R897615ce71d94b0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb4ebefba3fdd41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R650a4e6124ad4ffc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6f47aed9086b412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2a34b59371b45d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0006669c4c2241cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6256a166d98444f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0c0e3354634e48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1d1cea8c3554f84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2b2a07a6de71410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc668c744f7214ec9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R90290e347dd84f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd63280a3ce0442ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R12f966ba392544e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R661d6e895db24503" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R96ff7e1b0c50441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bb50d5ece494e75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdfad23bb65a04e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6915640848634c6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb3e6c93e3769437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87cad33e815c4891" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb08bf7f5b76d48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8a0101490794a25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf7361dac326a4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8ec6b1f0e9c4789" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfd7bc6d8c9134127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ad3355b8e514599" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1b6c228f6f2e497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra54fafdb14a14396" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf007d563e7ea4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R448518834c2840d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0e6ef097189543b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd7bb2db62fba4612" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ef20a4df1b34aa4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a18cc2570f6429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4b8f14d800dc4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R89f4c0d4c37a4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R771039c12bc2474c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R918f67cdfa084ced" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R448518834c2840d1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b8f14d800dc4d75"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0e6ef097189543b8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R89f4c0d4c37a4f7b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd7bb2db62fba4612"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R771039c12bc2474c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcab066aacb8d4771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf155c65b03484488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ebbc5d9a3934ac2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5971fc08ca2c4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0bb0b285ffbe4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3005e972e1334a37" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf155c65b03484488"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7ebbc5d9a3934ac2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0bb0b285ffbe4162"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3005e972e1334a37"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra19f8145b0fc4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbdf073c365aa4950" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R189afb6f5f2b4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1aa211c05fe44903" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a87c086645742da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R07045bea6ce74287" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87538c11e0134068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf4a8d4c35bbc4567" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22ea22b0db1e4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0841cb9c754a4615" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R306db04e7f4e4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rcd5d39610db84f7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R666fa3c1555944a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfea9dd99da2648cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfc9462bc3434cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rba1247a251ca426e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f2b8cb323544cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R48301c72b364487f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04e5497822e64127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R8cc74a91702541ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd284551f0c784bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf355d44b3cff4606" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8d79f3a56394691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R055b0a319a6e40db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8c4d98d20f94c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R295758d96ec84aac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dd7478324174139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R663b04ceb6f24eec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3b7a2663f0f4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rffd7657767504561" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebff7d3c82a647ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rcdafa05fdcf74e73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8843419918e4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra36b144f4a6b41bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67a5e7c38f5a45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rb7a1b41e820b42dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7e7b1ebee344322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R89ad83719acf4688" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra580c65b1a884295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R5e5ab068158441cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R230c8032533b4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R9b4c90e53aab41de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6015d1b3cd374136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rc09c03565f6841a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4523a4abefe4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R0640d55418aa41e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ac5441490d748a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Ra966eacb876748bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f8309c48bbc45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcfa751314fd94f68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R880369aad7064856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R97034e1973b145a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40e61d90bfab4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R129088aefa69421e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3242f852c184fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1900c2364ed24f77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce053bee63784561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2f25c691941e409f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45205c110f70476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R507f9bdb9af34a94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff05782fa74d403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rec656293825c488d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbebfd6593fc4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R09fd4decda5243ce" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第118章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 118 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:9  |  Psalms 118:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>投靠耶和華，強似倚賴王子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is better to trust in the LORD than to put confidence in princes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:10  |  Psalms 118:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬民圍繞我， 我靠耶和華的名必剿滅他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All nations compassed me about: but in the name of the LORD will I destroy them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:11  |  Psalms 118:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們環繞我，圍困我， 我靠耶和華的名必剿滅他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They compassed me about; yea, they compassed me about: but in the name of the LORD I will destroy them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:12  |  Psalms 118:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們如同蜂子圍繞我， 好像燒荊棘的火，必被熄滅； 我靠耶和華的名，必剿滅他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They compassed me about like bees; they are quenched as the fire of thorns: for in the name of the LORD I will destroy them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:13  |  Psalms 118:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你推我，要叫我跌倒， 但耶和華幫助了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast thrust sore at me that I might fall: but the LORD helped me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:14  |  Psalms 118:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是我的力量，是我的詩歌； 他也成了我的拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is my strength and song, and is become my salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:15  |  Psalms 118:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在義人的帳棚裏，有歡呼拯救的聲音； 耶和華的右手施展大能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of rejoicing and salvation is in the tabernacles of the righteous: the right hand of the LORD doeth valiantly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:16  |  Psalms 118:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的右手高舉； 耶和華的右手施展大能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The right hand of the LORD is exalted: the right hand of the LORD doeth valiantly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:17  |  Psalms 118:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必不致死，仍要存活， 並要傳揚耶和華的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I shall not die, but live, and declare the works of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:18  |  Psalms 118:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華雖嚴嚴地懲治我， 卻未曾將我交於死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath chastened me sore: but he hath not given me over unto death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:1  |  Psalms 118:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要稱謝耶和華，因他本為善； 他的慈愛永遠長存！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O give thanks unto the LORD; for he is good: because his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:19  |  Psalms 118:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>給我敞開義門； 我要進去稱謝耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Open to me the gates of righteousness: I will go into them, and I will praise the LORD:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:20  |  Psalms 118:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是耶和華的門； 義人要進去！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This gate of the LORD, into which the righteous shall enter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:21  |  Psalms 118:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要稱謝你，因為你已經應允我， 又成了我的拯救！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will praise thee: for thou hast heard me, and art become my salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:22  |  Psalms 118:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>匠人所棄的石頭 已成了房角的頭塊石頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The stone which the builders refused is become the head stone of the corner.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:23  |  Psalms 118:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是耶和華所做的， 在我們眼中看為希奇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the LORD’s doing; it is marvellous in our eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:24  |  Psalms 118:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是耶和華所定的日子， 我們在其中要高興歡喜！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the day which the LORD hath made; we will rejoice and be glad in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:25  |  Psalms 118:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你拯救！ 耶和華啊，求你使我們亨通！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Save now, I beseech thee, O LORD: O LORD, I beseech thee, send now prosperity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:26  |  Psalms 118:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奉耶和華名來的是應當稱頌的！ 我們從耶和華的殿中為你們祝福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be he that cometh in the name of the LORD: we have blessed you out of the house of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:27  |  Psalms 118:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是神； 他光照了我們。 理當用繩索把祭牲拴住， [牽]到壇角那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God is the LORD, which hath shewed us light: bind the sacrifice with cords, even unto the horns of the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:28  |  Psalms 118:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是我的神，我要稱謝你！ 你是我的神，我要尊崇你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art my God, and I will praise thee: thou art my God, I will exalt thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:2  |  Psalms 118:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願以色列說： 他的慈愛永遠長存！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let Israel now say, that his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:29  |  Psalms 118:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要稱謝耶和華，因他本為善； 他的慈愛永遠長存！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O give thanks unto the LORD; for he is good: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:3  |  Psalms 118:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願亞倫的家說： 他的慈愛永遠長存！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the house of Aaron now say, that his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:4  |  Psalms 118:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願敬畏耶和華的說： 他的慈愛永遠長存！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them now that fear the LORD say, that his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:5  |  Psalms 118:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在急難中求告耶和華，他就應允我， 把我[安置]在寬闊之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I called upon the LORD in distress: the LORD answered me, and set me in a large place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:6  |  Psalms 118:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有耶和華幫助我，我必不懼怕， 人能把我怎麼樣呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is on my side; I will not fear: what can man do unto me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:7  |  Psalms 118:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那幫助我的人中，有耶和華幫助我， 所以我要看見那恨我的人[遭報]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD taketh my part with them that help me: therefore shall I see my desire upon them that hate me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 118:8  |  Psalms 118:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>投靠耶和華，強似倚賴人；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is better to trust in the LORD than to put confidence in man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>