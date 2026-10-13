--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -13,100 +13,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4fb339bb7b824215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0a135b55359e4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc644e620338f4e10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdb09323e602440d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R455c991481b04659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7694fa9ef2bc4dc1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb6e5c50da534452d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2ea984d0bf494f49"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R36d2993a5b3c48de"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfa79f02642bb420d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf3f58226283c49db"/>
-[...6 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R96a563307ca04b34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R947dd1ada249423b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R27afb463da8e463e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra0e3191eb9024362"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R276a3fe37a104935"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7731cf0762994791"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rec1202d074974402"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R87fc3e60c8e8400c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9c4db1a382d6494c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7f4dfe8599ed4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb6e5c50da534452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36d2993a5b3c48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R914645e5352445ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R481b13f7b7ac428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf3f58226283c49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc9484600dc284a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4acbbc9d5d4a42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R46786c56c2f64204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1ccde141b0554095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8fe460ec2185403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R358f834b5d524e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R96a563307ca04b34" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R40bc4511b17f4bb5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R61ab0d776b5d41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ea984d0bf494f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa79f02642bb420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R56c91f549ac548dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re7e93946b95d4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R947dd1ada249423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R27afb463da8e463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra0e3191eb9024362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R276a3fe37a104935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7731cf0762994791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rec1202d074974402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R87fc3e60c8e8400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9c4db1a382d6494c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc5687bbad75a4392" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -310,72 +310,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R79bdddc98cc24da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd92ed7d379134369" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf330a62aea674c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56138349da6c4cec" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2911e451bc414dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc991f83eaa294a9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8cb4cc1c983742fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd13a8fbde8a44323" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8323574bfffa45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0e9342551574984" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbc607dd3ee8445c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0add9e3d4c6d4bca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd17df4b73d62499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61469f89ab3246d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5d50765c68ab42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7070794bd7764cb1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R066e9e16518d4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7f4d99f97634e17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf1ab91ca9552474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2298ec7b1e4e4e0d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1094,100 +1094,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7f321b362618413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra720a373e46a4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R532a3bdf6bb64ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5a892df8636c4731" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra3df6cc97cba452c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0276853163ec47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2efe55e38c4c4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R161751ceeb7c4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R29d57ef5f7a44297" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79df9d21cb764475" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra720a373e46a4370"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2efe55e38c4c4d1f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R532a3bdf6bb64ae9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R161751ceeb7c4131"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2213,116 +2213,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5a892df8636c4731"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R29d57ef5f7a44297"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7d9580e593804ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4c8d313c57ae48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0de453ade5c347a3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R367b714bfa4144be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5f32e9bb112242dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refc1dbb5d92244b6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4c8d313c57ae48f5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0de453ade5c347a3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5f32e9bb112242dd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Refc1dbb5d92244b6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2386,72 +2386,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1b768c884f5474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8ba822b40b1041e9" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R416a0522c8834329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd710870154b6430c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ba99d16dced49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R02a0c473a2194a6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68cf246a8829421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9d99b14deb2e474a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a54803f546547d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcde8d49b9c314489" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcaf6b44d7b1d402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R155e4722fd62451a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33e542393e724312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4c441b49fc334a11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3bf855be30e466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb281efa099a34b11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0610eb31feb4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3f0b8f2a4bc74fde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85999279699c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R301795005dab4901" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2469,65 +2469,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第110章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 110 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2545,183 +2549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 110:1  |  Psalms 110:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華對我主說： 你坐在我的右邊， 等我使你仇敵作你的腳凳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. The LORD said unto my Lord, Sit thou at my right hand, until I make thine enemies thy footstool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2737,183 +2703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 110:2  |  Psalms 110:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必使你從錫安伸出能力的杖來； 你要在你仇敵中掌權。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall send the rod of thy strength out of Zion: rule thou in the midst of thine enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2929,183 +2857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 110:3  |  Psalms 110:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當你掌權的日子， 你的民要以聖潔的妝飾為衣， 甘心犧牲自己； 你的民多如清晨的甘露。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy people shall be willing in the day of thy power, in the beauties of holiness from the womb of the morning: thou hast the dew of thy youth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3121,183 +3011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 110:4  |  Psalms 110:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華起了誓，決不後悔，[說]： 你是照着麥基洗德的等次永遠為祭司。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath sworn, and will not repent, Thou art a priest for ever after the order of Melchizedek.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3313,183 +3165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 110:5  |  Psalms 110:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你右邊的主， 當他發怒的日子，必打傷列王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Lord at thy right hand shall strike through kings in the day of his wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3505,183 +3319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 110:6  |  Psalms 110:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要在列邦中刑罰[惡人]， 屍首就遍滿[各處]； 他要在許多國中打破[仇敵的]頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall judge among the heathen, he shall fill the places with the dead bodies; he shall wound the heads over many countries.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3697,183 +3473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 110:7  |  Psalms 110:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要喝路旁的河水， 因此必抬起頭來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall drink of the brook in the way: therefore shall he lift up the head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>