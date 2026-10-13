--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb1ad389daad249c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2a27a5cc924a4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R30cfef5901d64eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3e0d229deadc484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3c2657fc1d6a4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R42e3999d1601425c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra350c5d866fd4a03"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R43e7292a51dd46f4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R67b054c776504534"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3122501af18048a2"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R07a367514d6d4648"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5a4855c478304406"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfe87e3b0dcaa42fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R798a46572b2841c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1b3993ed01b24177"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R950679404e8d4ee5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R730cd6c01bc04306"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R09e7eaf92ef64537"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7339a662c12d4620"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R954d40dde1674ce7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Red300d23fd1a41c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd9be5f45f0fa4a47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R87eb052578f146e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rdff0ba5886334ea2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7ce27efbb5d04129"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8f1da3520c984e2c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra0566d592ac640f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra350c5d866fd4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67b054c776504534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R33114ee41c7c4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfef7bd19014641d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R07a367514d6d4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R90a4323f3d9741a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra809f587f9fd4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc53af7b065644f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re7cf0a842dcb4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R104a85f4cad548c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd50a8f21d45042c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0e035d1a2d374a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R93e3e278fd234442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd49aace869fb4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd6dcc6b613ee4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra285085e7c184012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7175366e54a84dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5a4855c478304406" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R89de3b82ff734683" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0c9ebab249a048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R43e7292a51dd46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3122501af18048a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8c4599b7dcf541d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7f2ea7cc495641fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe87e3b0dcaa42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R798a46572b2841c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1b3993ed01b24177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R950679404e8d4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R730cd6c01bc04306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R09e7eaf92ef64537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7339a662c12d4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R954d40dde1674ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red300d23fd1a41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd9be5f45f0fa4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R87eb052578f146e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdff0ba5886334ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7ce27efbb5d04129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8f1da3520c984e2c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R48f0ba3ab7c641f5" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7ea644911e6342bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97bb9e63a755497f" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5c9ea07781924c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R030b250e99164083" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2ff31758cdc04efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb6c8ee57f5f4d4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5ed3f234c44540f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3a7b2708579487a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4f4a3d1221134e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9787dd984484ca9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2e799449fe344e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2024b31931984037" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R166cc75abd74402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69ab4ff854cb418a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcd865bd30b06436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4257a3373f54725" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7f1e4d4111654813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9d55993c4d64646" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbd8153da34524068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d8a5597555d499b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R575aaf01ed644785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c83b8ef1df64b41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R874d348a263d461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dc279e8a79248b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc1b9fb0896f8458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcda6e30a88e84d6d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc0d8ba331a654e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R892d55c84a7a446d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb5fa10378b674b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29db914b121347be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7417812b746c45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f14c08085334681" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R921f63010fb9488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R328069c04f6c49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4bbfaf28d17243f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc236b4ec07aa44cf" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R62bdcb243e9749ce" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2e221c64a12f4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R36077b1ff41046f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1d023d44146b448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rba1dcf9770834a1c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R43acc78f8e9b4af2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R328069c04f6c49f3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R36077b1ff41046f0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4bbfaf28d17243f1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1d023d44146b448d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc236b4ec07aa44cf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rba1dcf9770834a1c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf7da9c6edac4405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6eb85e65895b497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bee804a8af8437c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4c4aeb4e8cf94834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R16e34498b88a4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dc6c9096c514031" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6eb85e65895b497f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1bee804a8af8437c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R16e34498b88a4859"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5dc6c9096c514031"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ef66e01c4184a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R71a77c5240134bbb" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58fb3da0e56b4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R45c9ff25f451472f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra796089763aa4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R112a26f079994573" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6030cb772cd64a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd0fec68c1f4e4654" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3de7bcb27764257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra0d0f85a635d4512" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bfb373e682643a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Red2b3cbf242347e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R863cfbd634fe4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R78d630a27af74161" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R506876ba749e4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R997b54e305084b1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51e165a663164ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R846b39c5e92d4880" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R468040098c834ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbcf1e33bbb6b4920" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0d9f34f0af148a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4635b5e37dfb4571" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0936614bdf554bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R69bdf23ca1f54ba9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4fd21ccb925499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3cc3ed4257274620" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb0bc08ed85241ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd46d05dbbaf14738" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ac0faa6a3de43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1fdf49f24d864d6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd537f4bdc784d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8466ffccfa184c9a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第41章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 41 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:9  |  Psalms 41:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>連我知己的朋友， 我所倚靠、吃過我飯的也用腳踢我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, mine own familiar friend, in whom I trusted, which did eat of my bread, hath lifted up his heel against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:10  |  Psalms 41:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你憐恤我， 使我起來，好報復他們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, O LORD, be merciful unto me, and raise me up, that I may requite them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:11  |  Psalms 41:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我的仇敵不得向我誇勝， 我從此便知道你喜愛我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By this I know that thou favourest me, because mine enemy doth not triumph over me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:12  |  Psalms 41:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你因我純正就扶持我， 使我永遠站在你的面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as for me, thou upholdest me in mine integrity, and settest me before thy face for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:13  |  Psalms 41:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－以色列的神是應當稱頌的， 從亙古直到永遠。阿們！阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the LORD God of Israel from everlasting, and to everlasting. Amen, and Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:1  |  Psalms 41:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 眷顧貧窮的有福了！ 他遭難的日子，耶和華必搭救他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. Blessed is he that considereth the poor: the LORD will deliver him in time of trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:2  |  Psalms 41:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必保全他，使他存活； 他必在地上享福。 求你不要把他交給仇敵，遂其所願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD will preserve him, and keep him alive; and he shall be blessed upon the earth: and thou wilt not deliver him unto the will of his enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:3  |  Psalms 41:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他病重在榻，耶和華必扶持他； 他在病中，你必給他鋪床。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD will strengthen him upon the bed of languishing: thou wilt make all his bed in his sickness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:4  |  Psalms 41:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾說：耶和華啊，求你憐恤我，醫治我！ 因為我得罪了你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said, LORD, be merciful unto me: heal my soul; for I have sinned against thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:5  |  Psalms 41:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的仇敵用惡言議論我[說]： 他幾時死，他的名才滅亡呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine enemies speak evil of me, When shall he die, and his name perish?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:6  |  Psalms 41:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他來看[我]就說假話； 他心存奸惡，走到外邊才說出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if he come to see me, he speaketh vanity: his heart gathereth iniquity to itself; when he goeth abroad, he telleth it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:7  |  Psalms 41:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一切恨我的，都交頭接耳地議論我； 他們設計要害我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All that hate me whisper together against me: against me do they devise my hurt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 41:8  |  Psalms 41:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[他們說]：有怪病貼在他身上； 他已躺臥，必不能再起來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An evil disease, say they, cleaveth fast unto him: and now that he lieth he shall rise up no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>