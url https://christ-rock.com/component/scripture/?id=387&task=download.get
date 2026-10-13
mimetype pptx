--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R56028b20fc7d4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R79a40a9771414c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ree08d8eb11cd40e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4b1d3fa1834347ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R180953d68e484c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R39143170bd2f42dc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3624f644a3d14389"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1e9cb79e24f94e0f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb806349169734b9c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra417b94ac8eb4c2b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4aee577739744c47"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R33d814e15a054364"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R43c03a716c484b5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rff6ad4549f6e49e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4f1a82a5a27d41e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra2024e7d3bba4ae9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R37c56b81bdee41f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R444d7a30bae946fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd4900cc2fd324839"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd60f67fd4d12444c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rde48052d589d4ddb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R71d938ed18df450a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra205bb8187ab494b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8714c074661345c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R24ba7389be0a4e0c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3bf5288feb4c473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3624f644a3d14389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb806349169734b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3990aa9cb5fc470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3b25fac89f2340f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4aee577739744c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcbc6dc75360a4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb077e66e3d884f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4a2790aea485456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5cb83ac3aa6a4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8d0399f2dd2e4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf3a51e3b9b754071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4228188c33614ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6b32a6736c7e4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3cec6cc1ac754ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1c9a4378fe334d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra4da246e6cc54dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R33d814e15a054364" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R196490bdb4e94fe3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8240384f6d50407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1e9cb79e24f94e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra417b94ac8eb4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd4f7516497c54b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2f04a52e1dd04f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R43c03a716c484b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rff6ad4549f6e49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4f1a82a5a27d41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra2024e7d3bba4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37c56b81bdee41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R444d7a30bae946fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd4900cc2fd324839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd60f67fd4d12444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rde48052d589d4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R71d938ed18df450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra205bb8187ab494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8714c074661345c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R24ba7389be0a4e0c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R80d9088045dc4ded" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra5d4020e65424fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47a08f5790cf44b9" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ree2e79fe8b8d4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R950a9df7bf2a4b11" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R39fb3f0a79584b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7c39a1e80084f75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4347db239e6246f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R486e94287f8e463f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc4808007068d4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R315e9473cfb341d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc47af10ab11a42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5300eebba5a44e09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R974b2542008d4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R565b85484982489c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5fff9d14aef3497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bc6ea9eba144a45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb2d31c40cd104feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dcd8468da1243da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf09f2138fef743f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b9585897bfa4c16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc73008042f5a403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R267601b5654e4d35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra8ae9d2b19a8431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0893b0ddba14b92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R559688f2ea4244f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fdfac6d23ef4f85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra89e7a81c9734c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66edfdafc04b427d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0df4a0606d554975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fb71ebcba674bef" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7bdc27f139b44c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Reef72774ac0f4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R729f3eaff3664e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc5abd027fe58408e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R267441d97ee94302" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6aa4451ef03c402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc6e47ad45c3f46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3294890a0cb34dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R17420ede8a144cee" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23e0e7d76c1c4259" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reef72774ac0f4cf6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc6e47ad45c3f46b4"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R729f3eaff3664e78"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3294890a0cb34dde"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc5abd027fe58408e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R17420ede8a144cee"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R07407e22982e4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R40441bf3566c4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4026b3575c374686" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rad8b3f2d1033454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Radfe862e1cf741dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd411d1764c2147b5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R40441bf3566c4015"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4026b3575c374686"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Radfe862e1cf741dd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd411d1764c2147b5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raff036e4a9fc416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6f0fde276e474b83" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R006b6de553274b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfadd6c72366b42cf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7bc8ff0119b478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfc8f9d78f53f44da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7177fab0ae7746fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc721060573b0411a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R849bbac71bb04d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R45e92e1ea25f4ae1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85deeb08d85d435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5085ff9721254201" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2830683dc5354d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R56043490ca4944ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7445134bbfba4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R037603787e914046" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78e3421e688b481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1ecebc87102d4de1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04b5976b2ec2432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc366115de3574baf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refdbf22b65124c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6c0ff8066e8e4aa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc850548773f24eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R91e972bd5dc948ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8d14fd0364c425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4b0e6751519547fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c8b787ba5484462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R01db7b4610a4483b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85aac074bd96495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R251a1dc3736e43f3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第30章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 30 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:9  |  Psalms 30:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我被害流血，下到坑中，有甚麼益處呢？ 塵土豈能稱讚你，傳說你的誠實嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What profit is there in my blood, when I go down to the pit? Shall the dust praise thee? shall it declare thy truth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:10  |  Psalms 30:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你應允我，憐恤我！ 耶和華啊，求你幫助我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear, O LORD, and have mercy upon me: LORD, be thou my helper.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:11  |  Psalms 30:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你已將我的哀哭變為跳舞， 將我的麻衣脫去，給我披上喜樂，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast turned for me my mourning into dancing: thou hast put off my sackcloth, and girded me with gladness;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:12  |  Psalms 30:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好叫我的靈歌頌你，並不住聲。 耶和華－我的神啊，我要稱謝你，直到永遠！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the end that my glory may sing praise to thee, and not be silent. O LORD my God, I will give thanks unto thee for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:1  |  Psalms 30:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在獻殿的時候，作這詩歌。 耶和華啊，我要尊崇你， 因為你曾提拔我，不叫仇敵向我誇耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm and Song at the dedication of the house of David. I will extol thee, O LORD; for thou hast lifted me up, and hast not made my foes to rejoice over me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:2  |  Psalms 30:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我的神啊， 我曾呼求你，你醫治了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD my God, I cried unto thee, and thou hast healed me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:3  |  Psalms 30:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你曾把我的靈魂從陰間救上來， 使我存活，不至於下坑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, thou hast brought up my soul from the grave: thou hast kept me alive, that I should not go down to the pit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:4  |  Psalms 30:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的聖民哪，你們要歌頌他， 稱讚他可記念的聖[名]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto the LORD, O ye saints of his, and give thanks at the remembrance of his holiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:5  |  Psalms 30:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，他的怒氣不過是轉眼之間； 他的恩典乃是一生之久。 一宿雖然有哭泣， 早晨便必歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For his anger endureth but a moment; in his favour is life: weeping may endure for a night, but joy cometh in the morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:6  |  Psalms 30:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，我凡事平順，便說： 我永不動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in my prosperity I said, I shall never be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:7  |  Psalms 30:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你曾施恩，叫我的[江]山穩固； 你掩了面，我就驚惶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, by thy favour thou hast made my mountain to stand strong: thou didst hide thy face, and I was troubled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 30:8  |  Psalms 30:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我曾求告你； 我向耶和華懇求，[說]：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I cried to thee, O LORD; and unto the LORD I made supplication.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>