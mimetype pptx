--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9cdb97ac7710409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4f0e3364fbac4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4b82a741fdec4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb56fed1b3dc84d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc341bd08941b45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R86e7cb580a644a93" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc55d216d70af40f8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4aa6df2047124b6f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbeffbea076104b62"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0312dc2b6f2441e9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R02b1583808f94959"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc33b69cf462d45c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5bc9235f774a47a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb09be30e47464766"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3ed0a8f3bfe24d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6a77eaaeae074f84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc7d9c1e4e71c41f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rce85b840674546f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R68adfa19038c4fc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R4164ed53ac894be7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rec48f7dc5967435b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd3a4c3bcc40e4998"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R499c7c51c60c4d35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8834662fa1f24afb"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfb31899e46df4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc55d216d70af40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbeffbea076104b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R73ec4591b19c4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1e5c700288314691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R02b1583808f94959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7371a592c5f64cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbcd778de44024974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R09d01b13ad154e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8e935278ffe44c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R335382767f434c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb03a27f3e86e4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb8a46b029cb1460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R46942dd8ab734fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rae329080251a4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Red384843c9c74b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc33b69cf462d45c0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4459de6cf7934d94" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4f639fb071694957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4aa6df2047124b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0312dc2b6f2441e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1889650de93d46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8582154f0dd54dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5bc9235f774a47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb09be30e47464766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3ed0a8f3bfe24d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6a77eaaeae074f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc7d9c1e4e71c41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rce85b840674546f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R68adfa19038c4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4164ed53ac894be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec48f7dc5967435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd3a4c3bcc40e4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R499c7c51c60c4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8834662fa1f24afb" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdea743660fa44a78" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9c55148f7cba448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25b7ae18a3fd4a9e" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2ddaf7161c664b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra65c24a443c24c98" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re7657c0c89ce403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5ddef7c64d948d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc1b2e5446a644737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47c7b4f8f4894980" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rafbea62164a949c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra59f17d773674e78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R759028e1bcce4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R401c1c3b0a9c4d99" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfa56c729605f43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6405c7d29eab4461" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3daac4c069084242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R041161c6e8464d6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R616104302f544b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra64f147311754cbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rced8776f08dc46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R868f7a989a9e450c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re97e1988acac4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0df245e034844917" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re1711ce2d196480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R639746345c8046af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8de4514131c3456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e413f8598354488" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdff2708c17d640f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c403131ee884169" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93e2a05bdc66492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R95bf0fe7c9504676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0eda84758f4043cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb0477e003fd14156" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re26eb7385a924d5d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf84c0dcee8ff4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5e04a719b6664b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re86aaf89c09d488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb1b07ff535384ff3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R05fafbc59df0424a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R95bf0fe7c9504676"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5e04a719b6664b1f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0eda84758f4043cd"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re86aaf89c09d488f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb0477e003fd14156"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb1b07ff535384ff3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4eab425a7969499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R74c86e57dcb64ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31c0859f85834f26" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1ced0aac5e534495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6a9276cc0ee843e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf317ac3a957e471b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R74c86e57dcb64ea2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R31c0859f85834f26"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6a9276cc0ee843e3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf317ac3a957e471b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafd2e724230c4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcd4d0001d122464f" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9062225c53314982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf38d58a6a03c4d81" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94c0d13b34974160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf782347dea484b38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ac7dae00e334a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5d51f11280d04a88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3c0acd671ad4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re6d56aca2ee64256" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9d6f1c57fb346f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R8b953a3c56804fc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e572d1ebb7e4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb5e5dfc203cb4912" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R054cbcdcf7ff45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re688a6961513479a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4551c64c1064d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdb53518f36934d9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R195e8c81fdba48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf25a9bf82bc54418" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48b6d1c7ef1a4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R87f34404a35041e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2ed828ca4ce4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R65f541490aff4467" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e090bf2c03c4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R48dd54b7f6a04a01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84a552c06db247d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0a82562e05b94a05" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第46章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 46 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:9  |  Psalms 46:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他止息刀兵，直到地極； 他折弓、斷槍，把戰車焚燒在火中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He maketh wars to cease unto the end of the earth; he breaketh the bow, and cutteth the spear in sunder; he burneth the chariot in the fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:10  |  Psalms 46:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要休息，要知道我是神！ 我必在外邦中被尊崇，在遍地上也被尊崇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be still, and know that I am God: I will be exalted among the heathen, I will be exalted in the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:11  |  Psalms 46:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華與我們同在； 雅各的神是我們的避難所！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD of hosts is with us; the God of Jacob is our refuge. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:1  |  Psalms 46:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的詩歌，交與伶長。調用女音。 神是我們的避難所，是我們的力量， 是[我們]在患難中隨時的幫助。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician for the sons of Korah, A Song upon Alamoth. God is our refuge and strength, a very present help in trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:2  |  Psalms 46:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，地雖改變， 山雖搖動到海心，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore will not we fear, though the earth be removed, and though the mountains be carried into the midst of the sea;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:3  |  Psalms 46:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中的水雖匉訇翻騰， 山雖因海漲而戰抖， 我們也不害怕。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though the waters thereof roar and be troubled, though the mountains shake with the swelling thereof. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:4  |  Psalms 46:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一道河，這河的分汊使神的城歡喜； 這城就是至高者居住的聖所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a river, the streams whereof shall make glad the city of God, the holy place of the tabernacles of the most High.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:5  |  Psalms 46:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神在其中，城必不動搖； 到天一亮，神必幫助這城。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God is in the midst of her; she shall not be moved: God shall help her, and that right early.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:6  |  Psalms 46:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>外邦喧嚷，列國動搖； 神發聲，地便鎔化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heathen raged, the kingdoms were moved: he uttered his voice, the earth melted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:7  |  Psalms 46:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華與我們同在； 雅各的神是我們的避難所！ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD of hosts is with us; the God of Jacob is our refuge. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 46:8  |  Psalms 46:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們來看耶和華的作為， 看他使地怎樣荒涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come, behold the works of the LORD, what desolations he hath made in the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>