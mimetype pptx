--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -13,100 +13,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc501510c56b94cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R84fecb1fe11d4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rac86277759744281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ree399b0afc3e4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R330f130a4e604c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7dd0d0faf9204a07" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R94a1b45c12824d11"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8789e9a307484c4b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8411f0464d904037"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb91e3eae456040a2"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6bd8215cf5eb4449"/>
-[...6 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R24541be7b031423a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd276b67143e34b33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rab2773f468f34115"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra2defb59cd9c4976"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3569630e50f14417"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R950f2250c54a4541"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R60809e697325437e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbacf16bcad7e4d1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7f8ff73b29d344a5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R67f60cd31b2a4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R94a1b45c12824d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8411f0464d904037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdefd20b9179847a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5311e4d21a674d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6bd8215cf5eb4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R769f2da734934a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R606a4f8c98d04e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R53acae0026654ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8d81360931e34fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R38e6aba8d12e4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb3c608dd03234b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R24541be7b031423a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb3eb2e556f394e1d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R475fc2cf01ee494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8789e9a307484c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb91e3eae456040a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcce2744079d74f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfee80d733546483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd276b67143e34b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rab2773f468f34115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra2defb59cd9c4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3569630e50f14417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R950f2250c54a4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R60809e697325437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbacf16bcad7e4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7f8ff73b29d344a5" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R70cd68c666dd462c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -310,72 +310,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb723f4aae2374f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re58b735dc4aa46f5" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1cb36044c0974e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R961b999d29e34a80" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R80dc69f82f52424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc527cbc2ea614164" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfa8b318a14554e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f75628f18ec4594" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd2129594fe3945b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4c825a6614049e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2befff9ada144d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R110395962daa4d63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3251958f299d48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0ac4f4f4c324885" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd061c7db2b66451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reca02f9369a3423d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6ca34da916924cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ab39ace30ea4658" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2531c45dbe814b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf35131e6a3a24dea" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1094,100 +1094,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7a27e0f0e7174d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R38d06f8612ba48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdb731022a27c405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5a2f708809a9495e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R57f7fefc4d4c4603" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67a3feb315c046f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdf231ad6f876460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra5bbb4c394f84412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R06c481a9c3c44975" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R454db666a68a4098" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R38d06f8612ba48af"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdf231ad6f876460f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdb731022a27c405e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra5bbb4c394f84412"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2213,116 +2213,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5a2f708809a9495e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R06c481a9c3c44975"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R61fc1d1e76eb46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R873bfd605a1f408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ac829cf19564cfa" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R35ae18c22e134aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra668a9abb5c84d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc01a43a52aea42af" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R873bfd605a1f408d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6ac829cf19564cfa"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra668a9abb5c84d24"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc01a43a52aea42af"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2386,72 +2386,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6e5dd0ca67a4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Red2053114d0745de" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50d41e9cf7894a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcc5527d07ac94b5c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd6606859c4c498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R575122264c404368" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a604aefd86443dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R66093669242c4ea8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd80313fc570a4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R09976884f8e74abd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35729725ad7b4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R82ae725f458a4107" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R840c939e66e64500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Raa8296e0d5c24c8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd5d01cf0a0f4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdf4215df1bb348e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0902f693e1d34bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0c697f546a8a47d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60f9e51f4b0e417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd7fdf2f2389d463f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2469,65 +2469,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第54章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 54 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2545,179 +2549,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 54:1  |  Psalms 54:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西弗人來對掃羅說：「大衛豈不是在我們那裏藏身嗎？」那時，大衛作這訓誨詩，交與伶長。用絲弦的樂器。 神啊，求你以你的名救我， 憑你的大能為我伸冤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician on Neginoth, Maschil, A Psalm of David, when the Ziphims came and said to Saul, Doth not David hide himself with us? Save me, O God, by thy name, and judge me by thy strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -2737,183 +2703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 54:2  |  Psalms 54:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你聽我的禱告， 留心聽我口中的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear my prayer, O God; give ear to the words of my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2929,183 +2857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 54:3  |  Psalms 54:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，外人起來攻擊我， 強暴人尋索我的命； 他們眼中沒有神。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For strangers are risen up against me, and oppressors seek after my soul: they have not set God before them. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3121,183 +3011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 54:4  |  Psalms 54:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神是幫助我的，是扶持我命的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, God is mine helper: the Lord is with them that uphold my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3313,183 +3165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 54:5  |  Psalms 54:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要報應我仇敵所行的惡； 求你憑你的誠實滅絕他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall reward evil unto mine enemies: cut them off in thy truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3505,183 +3319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 54:6  |  Psalms 54:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要把甘心祭獻給你。 耶和華啊，我要稱讚你的名；這名本為美好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will freely sacrifice unto thee: I will praise thy name, O LORD; for it is good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3697,183 +3473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 54:7  |  Psalms 54:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從一切的急難中把我救出來； 我的眼睛也看見了我仇敵[遭報]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he hath delivered me out of all trouble: and mine eye hath seen his desire upon mine enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>