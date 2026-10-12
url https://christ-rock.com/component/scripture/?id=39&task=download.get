--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8639e4cf6b6d4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R38ca502ba23a4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb9c693ca7239452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R758f5996034e43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4d53504557084d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf86530d05fec403c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8ed69196f39c4010"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rba8d06c66eb84d9b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc2b234e7dffc4181"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfe29051341c14fcc"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4925c4813cd94bbd"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0013de283e7e4ed3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6320ccf68caa4e38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rad3dd22ef75845f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra64b8e719a9b4193"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf856d051fb054160"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6604ce72b17845ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R026e443af0aa42d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R244ab0728ebb4555"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rff416bdfed9943a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7008db1aca2a4c54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R09e8d999c4a0454b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5b211ac6af3d4739"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb6f42fd954f443ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rfa5021cf1e134e1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R840a7438bff74370"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rdb91cb1c03a240f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3c793b2821624589"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R17337bf7e9784db9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5d4d45db28f7487a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb2be5a5783534318"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4fa9a02399024418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8ed69196f39c4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2b234e7dffc4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7e37926850b0414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5d19c1b2fd5f4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4925c4813cd94bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R026421f744d3472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5b234f0c92db4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3ac986d726024f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra250cc2615b84010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R61604b193453420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R49a4dfbb54304b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5b379432fc6e4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcad6de1960104c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8e13f3d1c5fe4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R18ee02ff2ac34e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5e5653d67bbe4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rff137e88417c4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4a98fbe2527e46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4080fe914b894bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0a07c7e203d2429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2546b02924bd4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5070da338dbe44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0013de283e7e4ed3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1bf3581c311b48d3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R01b1bdfebfe34d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba8d06c66eb84d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe29051341c14fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R699cdfbf3f4c451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdd9e4a98f45f4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6320ccf68caa4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rad3dd22ef75845f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra64b8e719a9b4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf856d051fb054160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6604ce72b17845ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R026e443af0aa42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R244ab0728ebb4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rff416bdfed9943a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7008db1aca2a4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R09e8d999c4a0454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5b211ac6af3d4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb6f42fd954f443ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfa5021cf1e134e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R840a7438bff74370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdb91cb1c03a240f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3c793b2821624589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R17337bf7e9784db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5d4d45db28f7487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb2be5a5783534318" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R78add6f0b3c94585" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3c22629b212a40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f78af0276224146" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R44e4e2b3d7074a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree0e1fc60ce34c1a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R30cf80c79e6842ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02ccef32adb948d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5cf6359223f544dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23bc50fce60c4ead" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Red65b99503fb4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c11f203adf94484" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R42db2a1170914e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b89bdb8086a4383" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6dfd2d71e6404660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d4e2e5d782f4674" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R768a5ac026d14b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0ef0d318b214bb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re5c00301940849e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fe543f6cd924d8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb10a0c58a7ea49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raba9afebf7844f9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re332d921109a42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R877e35d071424ad6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R97bf199325e043a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd85e103412cc4047" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R676a86d22d24480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d3334e4c137403e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R899dd26ba783457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra474ba0f5b1e46be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5a979a89541249ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7de55cd248da49b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3d3bd1bac9a14d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5daf51ec62d04ad1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R45ba9901da1947ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3b3c84331b040d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc025e74d8b844bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39a75224aa314d50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf4e15dfbbda84aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d0d102d443b4282" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd24e134f69654d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra41e125f012a43b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1236799c3cf04f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra20d44e9e29e4461" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb885911cc37e4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf4f8d7ac9e9849e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R87c365c2cf464222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R721da056d5844be9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4d8af24b678845d6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb244c4fbd26b49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ree9823f6b0e84b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb107f5aa19254587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb15cd84354444aeb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9d20ab43bc644f5c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf4f8d7ac9e9849e4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ree9823f6b0e84b24"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R87c365c2cf464222"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb107f5aa19254587"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R721da056d5844be9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb15cd84354444aeb"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbd9c4d8cc19e4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rce39b269a562402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f88eaf168c844b9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re17589edf0154e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R102a0d1231ca474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f21c17d29ad4200" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rce39b269a562402e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9f88eaf168c844b9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R102a0d1231ca474d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9f21c17d29ad4200"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R163c6fa754f74f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6ff6a6151e01430d" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red4cca093e1844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R41aa9120791246be" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9f84295b16a46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbbbe3724c43c4eee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15a27b61d2f742bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R101f7a5139894bf3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R941c2b0aa8384094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4b3b0491b7b441bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec01aa5796ca435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra10824f42aee4d6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60c8f1c6a05d4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2e6c785c174f4d0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a9f1e416bea43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6ca461d96c6f42df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8c5417d3e684b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc7d7f2dd17134810" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda42ad8455b14c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R47d77f1f42ae4ce9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c5d6109da554e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R162a7fc508b643bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac5bd6fb3ce943dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R816f72c91d2645f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe12157ff5a34dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R1e9b992a164e476e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a7fdea95bd34e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R11b8e8b8e2184173" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd21b0322a0684c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf6d1ab43057048b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa03fe5ec9b946fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb307d41d65684530" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f36d09e8d53418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5552eac0c911480f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8c3fafcca9f4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2af4d42e55aa4c93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra38589b91be541b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6fb160f8ff654b16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb0b160ab8954710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfc35e55a61b0407a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc55e7063b17a4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd4833a7f71c54a5c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Corinthians 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:9  |  2 Corinthians 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>似乎不為人所知，卻是人所共知的；似乎要死，卻是活着的；似乎受責罰，卻是不致喪命的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As unknown, and yet well known; as dying, and, behold, we live; as chastened, and not killed;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:10  |  2 Corinthians 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>似乎憂愁，卻是常常快樂的；似乎貧窮，卻是叫許多人富足的；似乎一無所有，卻是樣樣都有的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As sorrowful, yet alway rejoicing; as poor, yet making many rich; as having nothing, and yet possessing all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:11  |  2 Corinthians 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多人哪，我們向你們，口是張開的，心是寬宏的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O ye Corinthians, our mouth is open unto you, our heart is enlarged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:12  |  2 Corinthians 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們狹窄，原不在乎我們，是在乎自己的心腸狹窄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye are not straitened in us, but ye are straitened in your own bowels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:13  |  2 Corinthians 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們也要照樣用寬宏的心報答我。我這話正像對自己的孩子說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now for a recompence in the same, (I speak as unto my children,) be ye also enlarged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:14  |  2 Corinthians 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們和不信的原不相配，不要同負一軛。義和不義有甚麼相交呢？光明和黑暗有甚麼相通呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be ye not unequally yoked together with unbelievers: for what fellowship hath righteousness with unrighteousness? and what communion hath light with darkness?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:15  |  2 Corinthians 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基督和彼列有甚麼相和呢？信[主]的和不信[主]的有甚麼相干呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And what concord hath Christ with Belial? or what part hath he that believeth with an infidel?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,179 +4771,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:16  |  2 Corinthians 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的殿和偶像有甚麼相同呢？因為我們是永生神的殿，就如神曾說： 我要在他們中間居住， 在他們中間來往； 我要作他們的神； 他們要作我的子民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And what agreement hath the temple of God with idols? for ye are the temple of the living God; as God hath said, I will dwell in them, and walk in them; and I will be their God, and they shall be my people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:17  |  2 Corinthians 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又說：你們務要從他們中間出來， 與他們分別； 不要沾不潔淨的物，我就收納你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore come out from among them, and be ye separate, saith the Lord, and touch not the unclean thing; and I will receive you,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:18  |  2 Corinthians 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要作你們的父； 你們要作我的兒女。 這是全能的主說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And will be a Father unto you, and ye shall be my sons and daughters, saith the Lord Almighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:1  |  2 Corinthians 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們與[神]同工的，也勸你們不可徒受他的恩典。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We then, as workers together with him, beseech you also that ye receive not the grace of God in vain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:2  |  2 Corinthians 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他說：「在悅納的時候，我應允了你；在拯救的日子，我搭救了你。」看哪，現在正是悅納的時候！現在正是拯救的日子；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For he saith, I have heard thee in a time accepted, and in the day of salvation have I succoured thee: behold, now is the accepted time; behold, now is the day of salvation.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:3  |  2 Corinthians 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們凡事都不叫人有妨礙，免得這職分被人毀謗；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Giving no offence in any thing, that the ministry be not blamed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:4  |  2 Corinthians 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>反倒在各樣的事上表明自己是神的用人，就如在許多的忍耐、患難、窮乏、困苦、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But in all things approving ourselves as the ministers of God, in much patience, in afflictions, in necessities, in distresses,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:5  |  2 Corinthians 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鞭打、監禁、擾亂、勤勞、警醒、不食、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In stripes, in imprisonments, in tumults, in labours, in watchings, in fastings;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:6  |  2 Corinthians 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>廉潔、知識、恆忍、恩慈、聖靈的感化、無偽的愛心、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By pureness, by knowledge, by longsuffering, by kindness, by the Holy Ghost, by love unfeigned,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:7  |  2 Corinthians 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>真實的道理、神的大能；仁義的兵器在左在右；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By the word of truth, by the power of God, by the armour of righteousness on the right hand and on the left,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 6:8  |  2 Corinthians 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>榮耀、羞辱，惡名、美名；似乎是誘惑人的，卻是誠實的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By honour and dishonour, by evil report and good report: as deceivers, and yet true;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>