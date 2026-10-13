--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra2767b09e83f44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9cedda117cb54041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd7615e2679ee45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc647e3c5453c4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9b1a39a31bce4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb4a97638009d4928" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc54b9d648ef8448f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9b80bf6aa9724552"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb83b847d286743c2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdc2ed71a2c8d435d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra005356b454b4c1e"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdccb028cd2014555"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R772e357ed1de498f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rdeda622d0ad94c76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R06c4c5014c6340aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4f57a4e06ee14cf4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R882c1754898c4cd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9f57698e02d64433"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R15b321aaa90e4340"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R14a38e213997475a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra8fef34135214594"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R822940d081e947b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7e9999116b2b4ca2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re2ce83445a534c56"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rca0a8d88ddc24deb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd76a7a0a52944eb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R55588c1b5d324ccf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rcf8664c465a04dc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6bac509e36414dcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R50e10d964a6548ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3467bf62cf48433a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rea3f4fb235dd4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc54b9d648ef8448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb83b847d286743c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb74017415f2c4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb82f1a92f98a44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra005356b454b4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf55e198806154a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfc40f5e30d6a4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcd24199e8a2c4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb0dba8479b9b4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4ea6a6eae9794274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd734bc6a76d94a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb2031dc7d89d43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1db584c8436a4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R59798280c8634293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb0849b33f0ef4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc7979303dff04750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc0324a404e284fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc800ad6dd5d04752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R941c9f36aa0d4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc3fd3793a19d41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R32106925aa244fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5c395dba13ca46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdccb028cd2014555" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R64278aff37e143be" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5785da7c726041ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b80bf6aa9724552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc2ed71a2c8d435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2ad5d938372144f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R19e036f1a1304862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R772e357ed1de498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdeda622d0ad94c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R06c4c5014c6340aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4f57a4e06ee14cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R882c1754898c4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9f57698e02d64433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R15b321aaa90e4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R14a38e213997475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra8fef34135214594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R822940d081e947b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7e9999116b2b4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re2ce83445a534c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rca0a8d88ddc24deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd76a7a0a52944eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R55588c1b5d324ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcf8664c465a04dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6bac509e36414dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R50e10d964a6548ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3467bf62cf48433a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R45432a01564b4b25" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R583acff5abe04904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf040bda5e3994203" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4be292dba3484ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc74256afefdc437e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1b3500ffafa64cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Racfd177ad11f4989" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R25eb90e26b9a4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19cfd97d70264a12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9064ba4a92ac400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ee210587dcf4dd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rad60a3bf538c4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6454c1e3c3e143fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7d1c33d8b0334082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d1d3ec3da6c4e4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R72f93bb819434dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4737f3f277544749" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9f1b007e71b54bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb663260a1c764b07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R06a8059446c34dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9ec977147804642" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd6e8dba4cc174767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf44e962a2b44a7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3ada389ef66941a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra19c80de57ad4d66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re2c38058c6484533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2b55ee7d1294a5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3960862d2ef64380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5e4c8404e184e88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc534b1bc8659486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcce8d02818b24760" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra0f94b5d0d1b4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95a2ce9d593448a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1ddc09425a224b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0608fdf8cd84d52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Recba889c1d8d44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d52db11286c470f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rff934804353d4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ed5b98c6ee3497b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R916eb9263cfb4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf299909a2334e3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd9149900ebfc4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80caddd9ca1f4af8" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf01a3457d2574afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9413c44da177421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0b46449d54c84c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4d117c76a83b4526" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc3bdbf1a5ff54e6f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa6e04ff2f5f4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcdf1db551cdb4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re58093d290a94412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7720982043f149eb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R612b67c3a3774633" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9413c44da177421f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcdf1db551cdb4f9f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0b46449d54c84c76"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re58093d290a94412"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4d117c76a83b4526"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7720982043f149eb"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1ca114aed2bb41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0ca1424009754e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4e38cf73f3846e8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8b72c26ff4cc49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R612496c6528e4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57ce384bbfc74608" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0ca1424009754e83"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re4e38cf73f3846e8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R612496c6528e4c46"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R57ce384bbfc74608"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7f26ab52f4a44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf8ea1a399d8b4a0b" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96992c6d4ab3464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R45e7162577764cb6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0fa25ae2f72c4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ree5d722d216b4ea2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc88782af97064b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rae866062c2ae4f0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1189ccf3971e4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rcfdd48a68ef54464" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0704d8df818146f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R131b875556814a66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re58114f2b0c94b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6bfe94c699744581" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75a8dc0777f74112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Raa4a0833ad114ab1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref4a50456ada403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5ba85cc59dff4e68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rada0c33aaef14a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd55ce69e5a0348b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e0ad484d1434c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re090aeb531974c74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra87948d707134191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R2e9d758296a147db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24f61a720dd94ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3f75ece452af4a51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39c529f305c64873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0652117378fe4df7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R039c0dce3e0c418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R464e31af54cf4016" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d980609104641ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R497249cac2344028" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref528f2b1390406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6e0ebe8fb3da42e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra837d935dfe648c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf6c525460ecc42f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88c8f322412f4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra8bd020628984aa6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5194bb338dd44933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R16a3d3656c6f48e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d94a2a12559405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R59d5b54e4ee94e15" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第132章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 132 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:9  |  Psalms 132:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你的祭司披上公義！ 願你的聖民歡呼！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let thy priests be clothed with righteousness; and let thy saints shout for joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:10  |  Psalms 132:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你因你僕人大衛的緣故， 不要厭棄你的受膏者！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy servant David’s sake turn not away the face of thine anointed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:11  |  Psalms 132:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華向大衛、憑誠實起了誓， 必不反覆，[說]： 我要使你所生的 坐在你的寶座上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath sworn in truth unto David; he will not turn from it; Of the fruit of thy body will I set upon thy throne.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:12  |  Psalms 132:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的眾子若守我的約 和我所教訓他們的法度， 他們的子孫必永遠坐在你的寶座上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thy children will keep my covenant and my testimony that I shall teach them, their children shall also sit upon thy throne for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:13  |  Psalms 132:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華揀選了錫安， 願意當作自己的居所，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD hath chosen Zion; he hath desired it for his habitation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:14  |  Psalms 132:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：這是我永遠安息之所； 我要住在這裏， 因為是我所願意的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is my rest for ever: here will I dwell; for I have desired it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:15  |  Psalms 132:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使其中的糧食豐滿， 使其中的窮人飽足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will abundantly bless her provision: I will satisfy her poor with bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:16  |  Psalms 132:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使祭司披上救恩， 聖民大聲歡呼！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will also clothe her priests with salvation: and her saints shall shout aloud for joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:17  |  Psalms 132:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要叫大衛的角在那裏發生； 我為我的受膏者預備明燈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There will I make the horn of David to bud: I have ordained a lamp for mine anointed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:18  |  Psalms 132:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使他的仇敵披上羞恥； 但他的冠冕要在頭上發光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His enemies will I clothe with shame: but upon himself shall his crown flourish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:1  |  Psalms 132:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上行之詩。 耶和華啊，求你記念大衛所受的一切苦難！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees. LORD, remember David, and all his afflictions:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:2  |  Psalms 132:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他怎樣向耶和華起誓， 向雅各的大能者許願，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How he sware unto the LORD, and vowed unto the mighty God of Jacob;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:3  |  Psalms 132:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：我必不進我的帳幕， 也不上我的床榻；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely I will not come into the tabernacle of my house, nor go up into my bed;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:4  |  Psalms 132:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不容我的眼睛睡覺， 也不容我的眼目打盹；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will not give sleep to mine eyes, or slumber to mine eyelids,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:5  |  Psalms 132:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>直等我為耶和華尋得所在， 為雅各的大能者尋得居所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Until I find out a place for the LORD, an habitation for the mighty God of Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:6  |  Psalms 132:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們聽說[約櫃]在以法他， 我們在基列‧耶琳就尋見了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, we heard of it at Ephratah: we found it in the fields of the wood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:7  |  Psalms 132:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們要進他的居所， 在他腳凳前下拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We will go into his tabernacles: we will worship at his footstool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 132:8  |  Psalms 132:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你興起， 和你有能力的[約]櫃同入安息之所！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, O LORD, into thy rest; thou, and the ark of thy strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>