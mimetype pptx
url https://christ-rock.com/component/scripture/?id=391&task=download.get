--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6412d2fad378405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc57b0b9db90e4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc26fc4b1295648e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rafaa5a0623234dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R258df4223e4b46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2a3f484bc4fe4a61" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R71a5570c73ad41e9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R65c0865d033445bf"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd01c97cab57a4b6b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R67280d2d62254d22"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0be8ab8155d7448b"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb0171dd862b64714"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rba30b24a058941a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5d2f7b115e3c4895"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2c7b716013494a11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2e6b370c66344bda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfe65865ab969450d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc8fc97f33dff4a31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R810af5977a2948eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc42caedb3a664f98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R419d2f914eed4b5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf40185b7ec8d4fc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R959048ecee724c7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re8e01f53c64541ff"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc980c25264374bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R71a5570c73ad41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd01c97cab57a4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R87cbcf28eeb2425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R826800b60823407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0be8ab8155d7448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R68a1f34d0f78475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4905fc841ceb4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R03483248e98f4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4cee981383d54edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4534bb8daaf14871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R20f154b2350f4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R84c1ff0be952493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R727cb4f9be9b4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re2aa4a86401c4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R16e47a970b25445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb0171dd862b64714" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R024fbd7e58744b12" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R93fe72cb420b4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R65c0865d033445bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67280d2d62254d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R439a028b0a0d42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf0eba68e759a4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rba30b24a058941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5d2f7b115e3c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2c7b716013494a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2e6b370c66344bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfe65865ab969450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc8fc97f33dff4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R810af5977a2948eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc42caedb3a664f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R419d2f914eed4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf40185b7ec8d4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R959048ecee724c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re8e01f53c64541ff" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb5a6de12bd3a4ab1" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8d5b88776a9246c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5df297797a74bbe" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R091fa4d8ed454c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0965ee7aaeb8402c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd1dad13d8ca340f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re94de15343044a8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6c3c7223b76d4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd668d4d018d545de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0cfe5b89f8554576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0257a41a219a4d6d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R11ce143048564aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R736def66116b46ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R73fc277fef004e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc849b20ed1104941" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra2c593084c69403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re52e65aa43b046bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb182187e655445e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb20b3948c48f40dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5fc8c2bb23874381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b3a1894444e419e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9c587136e836459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c2f880ce8854e8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0fd78c63f9164033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f1c1e08d29a4a7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1c74a8b84c794cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6469765ac11045bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R00729e19605b4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6e8c13c8bdc4b45" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf421efa2aa394954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6a829846a1354526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R13a408e3f65b4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R28b9c0b41ac6475b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5ffb185da67742e5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R04eda6a427fb4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5bb6fc686f0c4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R12e333cf680743c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R09fd94c58abf47ab" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R11ce5f96207c462f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a829846a1354526"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5bb6fc686f0c4577"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R13a408e3f65b4109"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R12e333cf680743c7"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R28b9c0b41ac6475b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R09fd94c58abf47ab"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra0c74259814a4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R23a56cc9288a4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4438817a031c412c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R93f98107c01f4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R713fe91ce75e431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2684dedd80724eaf" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R23a56cc9288a4df5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4438817a031c412c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R713fe91ce75e431b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2684dedd80724eaf"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d52c8089d06459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7301433837834f0a" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0eb38f0f201c4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rae3518f965124765" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3047aa8f26149c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R85833089bf8d4fe0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R896fcd27e1c14ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rbc7cc6658c1748e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R417c50b2b86540e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3f2c837d9b3b44ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62b65a29b7364463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R200ddb73d0034b6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3d3d5a828b240fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R58965e3873dc4352" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2285508138a4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R84ae965cc56846f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4038523c01b4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Raaaeeebec09d4c78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccb3d77c98da4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R12afdc0eca6745b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R615b0ef4a4ee4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf590942ff1b7481a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R172967473ab841d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R37b1a893c85a48bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b519178a86c48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb42a80a67c5d4595" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcb38b9d32d142f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra56d14e1ada24415" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第58章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 58 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:9  |  Psalms 58:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們用荊棘燒火，鍋還未熱， 他要用旋風把青的和燒着的一齊颳去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Before your pots can feel the thorns, he shall take them away as with a whirlwind, both living, and in his wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:10  |  Psalms 58:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人見[仇敵]遭報就歡喜， 要在惡人的血中洗腳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous shall rejoice when he seeth the vengeance: he shall wash his feet in the blood of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:11  |  Psalms 58:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，人必說：義人誠然有善報； 在地上果有施行判斷的神！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that a man shall say, Verily there is a reward for the righteous: verily he is a God that judgeth in the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:1  |  Psalms 58:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的金詩，交與伶長。調用休要毀壞。 世人哪，你們默然不語，真合公義嗎？ 施行審判，豈按正直嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, Al-taschith, Michtam of David. Do ye indeed speak righteousness, O congregation? do ye judge uprightly, O ye sons of men?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:2  |  Psalms 58:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不然！你們是心中作惡； 你們在地上秤出你們手所行的強暴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, in heart ye work wickedness; ye weigh the violence of your hands in the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:3  |  Psalms 58:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人一出母胎就[與]神疏遠， 一離母腹便走錯路，說謊話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked are estranged from the womb: they go astray as soon as they be born, speaking lies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:4  |  Psalms 58:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的毒氣好像蛇的毒氣； 他們好像塞耳的聾虺，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their poison is like the poison of a serpent: they are like the deaf adder that stoppeth her ear;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:5  |  Psalms 58:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不聽行法術的聲音， 雖用極靈的咒語也是不聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which will not hearken to the voice of charmers, charming never so wisely.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:6  |  Psalms 58:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你敲碎他們口中的牙！ 耶和華啊，求你敲掉少壯獅子的大牙！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Break their teeth, O God, in their mouth: break out the great teeth of the young lions, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:7  |  Psalms 58:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們消滅，如急流的水一般； 他們瞅準射箭的時候，願箭頭彷彿砍斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them melt away as waters which run continually: when he bendeth his bow to shoot his arrows, let them be as cut in pieces.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 58:8  |  Psalms 58:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們像蝸牛消化過去， 又像婦人墜落未見天日的胎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a snail which melteth, let every one of them pass away: like the untimely birth of a woman, that they may not see the sun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>