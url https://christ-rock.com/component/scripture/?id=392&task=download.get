--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R305d4644dd28451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4cec99b361b147ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra49819fbf2c8440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd5c93e9e6b474258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdfe23d056c854be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R629cc95ddfb442f4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4c64c99a142a4954"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra4a713af66cf4514"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc182dca0876f4072"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9f2618ec40834d14"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R48facaa5114a49b0"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R47c08f9f89004bf1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R79a0a19d19c34445"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R458012aa94274409"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R23fd8ea593aa4070"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7ecc0230bbf24dd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb989adbcbe154bf2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R547baafd2dc24602"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R23228b23dd0948e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf11089a79753442c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8869e60d96d74ba4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R730fa782d5c14fe9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R60db432cfd7e4bae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9d55b081e1ee40ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1a598615926e480a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8f6f453e8f9c4300"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rdb76daf61cb14a5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7320749fe3524312"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rce683b01ecbd45ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rca51fc25de374663"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb68108d65ccb45d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R253e3a56e5484965"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1aed50c834734df4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R753beb46f0d74452"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R549aabfb2a3448be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rcb057060abc4462d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Ra230d1517da1460b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R976a45beac9f42e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rbc6b74f16085467f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra146bf3558ef44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4c64c99a142a4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc182dca0876f4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re392eb0778fc41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5a6578670cd34f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48facaa5114a49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1bdb9adf574845f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7435ce4c457c40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc3d9772ca3854e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0ce7131a25354377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb0918c70d5ba4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbec9d8dd6b9c43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc08dcbd2f4a1473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb21cda438ead44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R642ebc0a0995460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7f60b742f9d9475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re2d812b2d90a4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R44e78913dd7b4f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R01366fb2a30c48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re516254dcf5041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R05dce9b1a0cf4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rba436562c3ae45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R377b64f0c0df4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R26cbc474178d4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R64f795d3ae704ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R378a2df2af5a42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R33ac6282afb54101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rad02c62522c349bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R845ecaed8c904870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd61717927ee44a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R204aaffea7bd444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R47c08f9f89004bf1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd226fa438dd14daa" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R26e00968ad3743a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra4a713af66cf4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f2618ec40834d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R33afcddde6304146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Racb79842cab44a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R79a0a19d19c34445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R458012aa94274409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R23fd8ea593aa4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7ecc0230bbf24dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb989adbcbe154bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R547baafd2dc24602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R23228b23dd0948e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf11089a79753442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8869e60d96d74ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R730fa782d5c14fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R60db432cfd7e4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9d55b081e1ee40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1a598615926e480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8f6f453e8f9c4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdb76daf61cb14a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7320749fe3524312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rce683b01ecbd45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rca51fc25de374663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb68108d65ccb45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R253e3a56e5484965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1aed50c834734df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R753beb46f0d74452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R549aabfb2a3448be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcb057060abc4462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra230d1517da1460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R976a45beac9f42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rbc6b74f16085467f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1e8efa59d0504ec8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R409e48f82e41432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d2c9221ba40493f" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3126e01d0dd440aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a689fad2c0d4918" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rea9da28804bb4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R556475940f684f37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9df186276e8c4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69b6d6642622448c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re01ed84f20574296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c5859fb7a6943a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4fba07ddd2074e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf633ce28f4e4c7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcb44508526cc47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ade77e822cd4432" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raa6d968756af485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2834388480614066" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra6976fd7f1894999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3021a48345814aca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R22c086a7b8ba4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb150368c31943c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5a3bdf7c1f304e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4df6761c7a4d4657" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra1c1635dc25d4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60323cc4e49d4305" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8e4325dfc6884e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52a68d6332694978" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba82adf389dc4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f1d3c4cbf2a4619" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Racbe9adb5ad143f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3b2747f82294d9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R50f32dadca4d46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96d0f0a37703462e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3c1219a3d6a24e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f38ede900564613" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1cb7ec0b0109449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5eb7a8093f814bff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6e11359b137145d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87ba1ef7c54a49bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rabb47276518b41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd62d176ae96e4efc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc26fdefc72684f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1692ea70926344bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0ec4f431adef4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dbeb63d7e24420c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R800cd5ad691641b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde1cb9b6a1b44b33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbee177ad340a45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b27f9ccc5e34f8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3d915bfea0c44a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59c173879ab74de4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Redaed929a837461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ef9633acb354d62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbda7b914ab454d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b692f103f9a4a08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re22edf9488a34a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe75a22f1b224c86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R63bacd12df234250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d70334fcadc4902" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0b51749c88d84d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R09b41b4ad2834def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6e04d56627b94247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re88a0127111b44cf" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R815837e380294a61" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcfd21b9969ed4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6049eed133174380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc7f0855f9a254afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcfa2ec11d69e48ca" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R717440f26d3e44f2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R09b41b4ad2834def"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6049eed133174380"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6e04d56627b94247"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc7f0855f9a254afa"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re88a0127111b44cf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcfa2ec11d69e48ca"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd65faa80334b406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6a21bbb1bf8840ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5439f89ef5164fe0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R348c6bff79bc4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R74ca2be67f764656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73ac6f7f6af9472e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6a21bbb1bf8840ec"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5439f89ef5164fe0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R74ca2be67f764656"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R73ac6f7f6af9472e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67705dab1c084ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd4cc9557ebc04c02" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7660b4723b76439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra2b81113028a4a79" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re48d8efdf87c40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R86822d85381b4aef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7ab2e54e82542e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4062a46a1415454d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R124886d8d2ce4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7f5d8b30a6db405a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec1289ec51944137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd7d3e2bbd6c044c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6eec5a354f1480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R96fb4a957f6149da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1706eb16bd9c427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R78401a548cc249ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d7ba0a393bf450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R432bb3b3e86d4daa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28f78d830b104256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Red3d0755f7e84cdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d41524d609f4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rfb402955d1c14fa8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dbd31160d53446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9d51838bf5ed43eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra173c4f6812a44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R1ce7f92dcba144b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02eb4a6279204a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R09014f13ef334dad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd4966b5ea344cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R42763e961e2a4d50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7515848822024a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R4936d033644f42f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1be073ec7a894cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8723a624fa2d415c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab360414ca9c4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R64c2a0c54dd34ccd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ad570d7a61c4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rc88424b1de8245e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1808146738474785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R51f837b8008e4d3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2362922692c4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rd85ebd327c1c4e8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcaad473629f546e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Raf3ffd7bc3be4dad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radce5a31c392459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra40a2e158d1e41f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafec99c264a2457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re081337a42ba4e8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0080df9b9f44186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1458fa32ed054d36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6176b3344f24aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3f2f22335c2b4694" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R058e29589e9d4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R47e2d347e1674c3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9e779fa5ea04f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Red1f612e3c044922" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b34276a3d034e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R33ba3b65af8d44ac" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第44章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 44 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:9  |  Psalms 44:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但如今你丟棄了我們，使我們受辱， 不和我們的軍兵同去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou hast cast off, and put us to shame; and goest not forth with our armies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:10  |  Psalms 44:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使我們向敵人轉身退後； 那恨我們的人任意搶奪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou makest us to turn back from the enemy: and they which hate us spoil for themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,183 +4833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:11  |  Psalms 44:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使我們當作快要被吃的羊， 把我們分散在列邦中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast given us like sheep appointed for meat; and hast scattered us among the heathen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5097,183 +4987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:12  |  Psalms 44:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你賣了你的子民也不賺利， 所得的價值並不加添你的[資財]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou sellest thy people for nought, and dost not increase thy wealth by their price.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:13  |  Psalms 44:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使我們受鄰國的羞辱， 被四圍的人嗤笑譏刺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou makest us a reproach to our neighbours, a scorn and a derision to them that are round about us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:14  |  Psalms 44:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使我們在列邦中作了笑談， 使眾民向我們搖頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou makest us a byword among the heathen, a shaking of the head among the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:15  |  Psalms 44:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的凌辱終日在我面前， 我臉上的羞愧將我遮蔽，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My confusion is continually before me, and the shame of my face hath covered me,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:16  |  Psalms 44:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都因那辱罵毀謗人的聲音， 又因仇敵和報仇人的緣故。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the voice of him that reproacheth and blasphemeth; by reason of the enemy and avenger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:17  |  Psalms 44:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都臨到我們身上， 我們卻沒有忘記你， 也沒有違背你的約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All this is come upon us; yet have we not forgotten thee, neither have we dealt falsely in thy covenant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:18  |  Psalms 44:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的心沒有退後； 我們的腳也沒有偏離你的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our heart is not turned back, neither have our steps declined from thy way;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:1  |  Psalms 44:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的訓誨詩，交與伶長。 神啊，你在古時， 我們列祖的日子所行的事， 我們親耳聽見了； 我們的列祖也給我們述說過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician for the sons of Korah, Maschil. We have heard with our ears, O God, our fathers have told us, what work thou didst in their days, in the times of old.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:19  |  Psalms 44:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在野狗之處壓傷我們， 用死蔭遮蔽我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though thou hast sore broken us in the place of dragons, and covered us with the shadow of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:20  |  Psalms 44:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若我們忘了神的名， 或向別神舉手，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we have forgotten the name of our God, or stretched out our hands to a strange god;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:21  |  Psalms 44:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神豈不鑒察這事嗎？ 因為他曉得人心裏的隱秘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall not God search this out? for he knoweth the secrets of the heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:22  |  Psalms 44:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們為你的緣故終日被殺； 人看我們如將宰的羊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, for thy sake are we killed all the day long; we are counted as sheep for the slaughter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:23  |  Psalms 44:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，求你睡醒，為何儘睡呢？ 求你興起，不要永遠丟棄[我們]！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Awake, why sleepest thou, O Lord? arise, cast us not off for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:24  |  Psalms 44:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為何掩面， 不顧我們所遭的苦難和所受的欺壓？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore hidest thou thy face, and forgettest our affliction and our oppression?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:25  |  Psalms 44:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的性命伏於塵土； 我們的肚腹緊貼地面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For our soul is bowed down to the dust: our belly cleaveth unto the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:26  |  Psalms 44:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你起來幫助我們！ 憑你的慈愛救贖我們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise for our help, and redeem us for thy mercies’ sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:2  |  Psalms 44:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾用手趕出外邦人， 卻栽培了我們列祖； 你苦待列邦， 卻叫我們列祖發達。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How thou didst drive out the heathen with thy hand, and plantedst them; how thou didst afflict the people, and cast them out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,179 +7605,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:3  |  Psalms 44:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們不是靠自己的刀劍得地土， 也不是靠自己的膀臂得勝， 乃是靠你的右手、你的膀臂， 和你臉上的亮光， 因為你喜悅他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they got not the land in possession by their own sword, neither did their own arm save them: but thy right hand, and thine arm, and the light of thy countenance, because thou hadst a favour unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8553,183 +7759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:4  |  Psalms 44:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你是我的王； 求你出令使雅各得勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art my King, O God: command deliverances for Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,183 +7913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:5  |  Psalms 44:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們靠你要推倒我們的敵人， 靠你的名要踐踏那起來攻擊我們的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Through thee will we push down our enemies: through thy name will we tread them under that rise up against us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:6  |  Psalms 44:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，我必不靠我的弓； 我的刀也不能使我得勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will not trust in my bow, neither shall my sword save me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:7  |  Psalms 44:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟你救了我們脫離敵人， 使恨我們的人羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou hast saved us from our enemies, and hast put them to shame that hated us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 44:8  |  Psalms 44:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們終日因神誇耀， 還要永遠稱謝你的名。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In God we boast all the day long, and praise thy name for ever. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>