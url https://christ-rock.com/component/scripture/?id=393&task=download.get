--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re611984659bc4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R85bafeb68750456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1d3f4c20a03f4c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R33d896671d674e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd4522010428f49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4cf21c490ca74100" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R327ff3c53ff74e78"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R76018d44765c435c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3db4ee86519045c6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R479e6a16e741422d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb112d98c03e24c24"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc36d7920a3454810"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R44dc0a708a284ee2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R06dbbc38ccb74587"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R99766ca2647d4520"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R45c9ec382fb041be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re09aad57263241da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra4bf365321ff49af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcbf5a7245d2b4286"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2bc9d1def4e84caa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rde1174338619412a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbae1663fb27545f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R88539ccf5c774ce2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R01e1be8034954363"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R647fad2caa6346b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf28df0a1cb534f8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re449c33007c448a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re5b39f8a5c1848a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rac2d07c7228849e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re02d10c6944c4a27"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4313faf3de184ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R327ff3c53ff74e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3db4ee86519045c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rec3a493e304f482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6fd1ecb7df8f41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb112d98c03e24c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0c88d312aa9d435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3d415256d8a94d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfb71f24ee5d84ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1b083d002b6547c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R992f3db54c3c4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfd54765d9c0242da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6f907c14e5fc4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R55d4a30fc0894087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1e78c25933204f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2987d85e535b48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd2f5aee72b6b4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb0deaea0b38e49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R57ddffc30fbf4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfbd6718d82da4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ree459f8b182f4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf11a66ecd666406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc36d7920a3454810" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R052ecfed56fb4289" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R08374cca505d4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R76018d44765c435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R479e6a16e741422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1de1de9b878c42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd156dd4be84944cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R44dc0a708a284ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R06dbbc38ccb74587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R99766ca2647d4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R45c9ec382fb041be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re09aad57263241da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra4bf365321ff49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcbf5a7245d2b4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2bc9d1def4e84caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rde1174338619412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbae1663fb27545f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R88539ccf5c774ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R01e1be8034954363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R647fad2caa6346b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf28df0a1cb534f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re449c33007c448a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re5b39f8a5c1848a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rac2d07c7228849e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re02d10c6944c4a27" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R59f65e03570c4ed4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0590d317b9fa4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9aa95d3da0dc470a" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R774402fea28243c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R572ba199eaaa4d37" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R868f0b1b78ed41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R617efecfe1a34ff5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra8c0e42421624cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb4192b785924ff8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R46c37c6fab964539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdc19d623e5846b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcdbf2c28d0434e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R999093ec1009400b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1c13bb603c6842f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc545b9c5328541ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8766a3490c3c4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b5afb2c6371444d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R67a43907d3774d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bf36c9d65414f81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6876fb195e704622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb476810c35043ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6383eed833d04481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ebf999f528a4495" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R597f84c91fd94b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3a6f66ee2db407b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R46ebe48a64314472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71d78a36da6b4d67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R43822964114e4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fd0cf47506f4648" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2f80a04b7779489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaaf3ae7fbda4843" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R465ecd7de1814254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10c2eb30938e42b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re19ad829d4a34e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6b498e992c5450a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6f5529bfb8fc42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73dd62f156624aaf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd7a5bf7b92304c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd7a53779d5746cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb8237daa0b6d4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec4eb95a781b4597" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4d817699940643e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd99329c284304a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1b65794269d646d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdd7ea30c2f044091" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R66afce9aafe1469b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf06082a0c0b54605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R02b4fe13bfa6407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R98904f5fb3a24c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0288968b4dfb4da2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa03442cbb424885" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd99329c284304a56"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R02b4fe13bfa6407b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1b65794269d646d1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R98904f5fb3a24c1c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdd7ea30c2f044091"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0288968b4dfb4da2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R42a49c68a4ef4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9ce5b656684742f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf0d9fe280a04819" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R54f2e48e575a439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc1d293593d714338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R562de3e5e5264002" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9ce5b656684742f5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbf0d9fe280a04819"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc1d293593d714338"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R562de3e5e5264002"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2e88f7b0bd74a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R13c0cbdecf4c4953" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R860a0aa453ad4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R57e6396952f748c4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7777b8348dce4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R967d8990b25c4b17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbf6bb4f10114f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re895b45372da4fc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd28d4058aec54d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rdca14c71a904420c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fc511f14ae8416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R32bcd36c5516477d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a93d5400926487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6e6010a443c6466b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd32cb7f5d2ba4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rbc334c22f656483f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c9817af024a4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R75c7096608604c9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R679a0e67e2234bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R530ba185493545e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffa20c111eb34011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rce0192355c044ab7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55fea804448a4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3c7e302ccd994fec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4495bd99da494fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0ec24980a91e403e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1373faa749034f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3691006776ca4003" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R168e9c97951f4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4e432e53a7d0465b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dfc2b34d3244a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re5c99b1100614ecb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cc6e50acba94c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0caaa168a0cf47b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d348a24caea4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R59f60e88e79e4c20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8253776d35c143c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd99bf90af7764993" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R190d9511cbb84a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R95d88be05ba44381" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第90章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 90 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:9  |  Psalms 90:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們經過的日子都在你震怒之下； 我們度盡的年歲好像一聲歎息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For all our days are passed away in thy wrath: we spend our years as a tale that is told.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,179 +3743,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:10  |  Psalms 90:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們一生的年日是七十歲， 若是強壯可到八十歲； 但其中所矜誇的不過是勞苦愁煩， 轉眼成空，我們便如飛而去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The days of our years are threescore years and ten; and if by reason of strength they be fourscore years, yet is their strength labour and sorrow; for it is soon cut off, and we fly away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:11  |  Psalms 90:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰曉得你怒氣的權勢？ 誰按着你該受的敬畏曉得你的忿怒呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who knoweth the power of thine anger? even according to thy fear, so is thy wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:12  |  Psalms 90:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你指教我們怎樣數算自己的日子， 好叫我們得着智慧的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So teach us to number our days, that we may apply our hearts unto wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:13  |  Psalms 90:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我們要等到幾時呢？ 求你轉回，為你的僕人後悔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Return, O LORD, how long? and let it repent thee concerning thy servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:14  |  Psalms 90:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你使我們早早飽得你的慈愛， 好叫我們一生一世歡呼喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O satisfy us early with thy mercy; that we may rejoice and be glad all our days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:15  |  Psalms 90:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你照着你使我們受苦的日子， 和我們遭難的年歲，叫我們喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make us glad according to the days wherein thou hast afflicted us, and the years wherein we have seen evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:16  |  Psalms 90:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你的作為向你僕人顯現； 願你的榮耀向他們子孫顯明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let thy work appear unto thy servants, and thy glory unto their children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:17  |  Psalms 90:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願主－我們神的榮美歸於我們身上。 願你堅立我們手所做的工； 我們手所做的工，願你堅立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let the beauty of the LORD our God be upon us: and establish thou the work of our hands upon us; yea, the work of our hands establish thou it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:1  |  Psalms 90:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神人摩西的祈禱。 主啊，你世世代代作我們的居所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Prayer of Moses the man of God. Lord, thou hast been our dwelling place in all generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:2  |  Psalms 90:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸山未曾生出， 地與世界你未曾造成， 從亙古到永遠，你是神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Before the mountains were brought forth, or ever thou hadst formed the earth and the world, even from everlasting to everlasting, thou art God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:3  |  Psalms 90:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使人歸於塵土，說： 你們世人要歸回。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou turnest man to destruction; and sayest, Return, ye children of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:4  |  Psalms 90:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你看來，千年如已過的昨日， 又如夜間的一更。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For a thousand years in thy sight are but as yesterday when it is past, and as a watch in the night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:5  |  Psalms 90:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你叫他們如水沖去； 他們如睡一覺。 早晨，他們如生長的草，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou carriest them away as with a flood; they are as a sleep: in the morning they are like grass which groweth up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:6  |  Psalms 90:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>早晨發芽生長， 晚上割下枯乾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the morning it flourisheth, and groweth up; in the evening it is cut down, and withereth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:7  |  Psalms 90:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們因你的怒氣而消滅， 因你的忿怒而驚惶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we are consumed by thine anger, and by thy wrath are we troubled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 90:8  |  Psalms 90:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你將我們的罪孽擺在你面前， 將我們的隱惡擺在你面光之中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast set our iniquities before thee, our secret sins in the light of thy countenance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>