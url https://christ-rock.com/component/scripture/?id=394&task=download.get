--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9957740c7265481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R915f801f7cd249ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd92cf171aa354c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R90337d34655b40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R083a75c5032b41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R176aa2cb80d1475d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdea2880670c9409b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra5892848d4e4495f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re493f4226e6f4456"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4df3a63ad6c547df"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R400f872cfcfd4c0a"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R006b977cb7834f49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd7b1feda7e194d13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R30a3547c0b0e49c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5732d73fcb0e4b8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf0b10649c4914911"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6652206907cb485f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Red735d9b67af4798"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2fbfcb5480314290"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5848f9557c1e4c99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R83b49fcbbbe0443a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9bd0e78afbb7486a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4b3ea19a43a04fa3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rbe15a0813b7d4111"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R33b6981486e94fb2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc6c87d11160b43c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R93485e3584a14ad1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R320f8564654f4b27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb4ffbce551fc46d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R58c99c4fb30145aa"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1e08a7ce044e473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdea2880670c9409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re493f4226e6f4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra21465d7af584023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R44ac2e7afbbe467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R400f872cfcfd4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0eb88a88b9b3460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc6d47e65e7184506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6535b001fb8d4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd4a7f4e517584589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R42a82da0b1f3479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1af8f5a8ce6745a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0c65ffc70f3b4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9cfd1f54fa1e44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7c3b1fd58be94f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Radd3ffe66f5d4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra839031e0cd94f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdd5ce8baa5114504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R19568d1a60404565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0bbfb2589c3b4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf563b1b463fe4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R57985fcbe3b64208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R006b977cb7834f49" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R92640521dd534a6a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5dccf1aa52394472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra5892848d4e4495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4df3a63ad6c547df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R109e981f6fca4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R49c89dea05c44e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd7b1feda7e194d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R30a3547c0b0e49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5732d73fcb0e4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf0b10649c4914911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6652206907cb485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Red735d9b67af4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2fbfcb5480314290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5848f9557c1e4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R83b49fcbbbe0443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9bd0e78afbb7486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4b3ea19a43a04fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbe15a0813b7d4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R33b6981486e94fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc6c87d11160b43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R93485e3584a14ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R320f8564654f4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb4ffbce551fc46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R58c99c4fb30145aa" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3d9b14a92e2749c8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9e3b15e41b734936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4bdd3dd22104e04" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3230e1469c804568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c729dc991364c41" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6a4853d601a945ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e8eb855611542b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6f506135185b4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R807c2f00152447d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0e8be457ff4b40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radf8031682d24d77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rade7187f9df4457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63bf2c5ae9694a2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re53ba60ec0df4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe23ac692ccb4712" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9f6971dc3c8c486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R739c9b8da37d4432" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfdd8e996928e4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde7476ffcff74882" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbbbed00949c54199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R455cdbde6add40a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raeb57f34bb9e414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R007bbf9ce1e1419d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd19d4502733b46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9267f635e91e4a11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R84f9b664ad084dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb894f63097d4f73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R054f7c6b1fb8477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f481f052147484c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4376e9c00b9a4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4e59862c7494848" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf7edeed460494e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf85a5f1f51545a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0a5a721f0cb14465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5d1a72c11894f92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re8e6349ee68947fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ed2315718cc46cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4f38023095354194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra139ece1fb754503" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R26508c347a984157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red0c30dc8cd84777" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6dffbbb689f64710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9a40a46939d349eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd4ccd757051e46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf1e8fdd9a1d84991" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c3486ee4940442d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9706b787ee484d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R39dd212fd4b648ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb1f94f8f461548b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfc267070351b4258" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c99ee407f704218" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9a40a46939d349eb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R39dd212fd4b648ff"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd4ccd757051e46eb"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb1f94f8f461548b1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf1e8fdd9a1d84991"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfc267070351b4258"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3e4181c66f9f405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbfd768b55a1d4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra65abedf74d64597" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6ba29d9c00ca4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9c14bee7c85348e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc14c4879e385425a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbfd768b55a1d4581"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra65abedf74d64597"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9c14bee7c85348e5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc14c4879e385425a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R705bfe0885674621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc970d1583f29455e" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72bde9eedca94386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdabe65857faf4c4f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a1e6e28215a432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbe13521c725d4137" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5925ebcfa54c45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1a045cb4c6c54b84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1ab446f8c7a48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6dc9c46d7034416e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b5146fe6e8a4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R168e949066574d0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8547287aaca427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd074341fd46a416f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb1233f8c4cf4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra59e168403d14c90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R610530e1553649a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R21c4d92d629e4269" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19b2e43ef5214c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R16c3ee8b7f4a4a9e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc931b5280e9740b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R332e54ae1c06475d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe251dec23924d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R188a172a00b84afc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd8a2abe97364a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra82ab5b72bc142a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R418adb3ab8ca4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R82f2d94364764313" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d65c5667d0a4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R15e1bc527ae247e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00506ba322ae423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb361680f94fa498e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96d2f80bd97d4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5f0f605a027f4ce0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ebff3c893c04690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R736dc192fdb542b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55c1e56bbfb84923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcd71fca2e4c14384" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90433acd43764440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb727654a0e7f41e2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:9  |  Psalms 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願惡人的惡斷絕！ 願你堅立義人！ 因為公義的神察驗人的心腸肺腑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh let the wickedness of the wicked come to an end; but establish the just: for the righteous God trieth the hearts and reins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:10  |  Psalms 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神是我的盾牌； 他拯救心裏正直的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My defence is of God, which saveth the upright in heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:11  |  Psalms 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神是公義的審判者， 又是天天[向惡人]發怒的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God judgeth the righteous, and God is angry with the wicked every day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:12  |  Psalms 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人不回頭，他的刀必磨快， 弓必上弦，預備妥當了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If he turn not, he will whet his sword; he hath bent his bow, and made it ready.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:13  |  Psalms 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他也預備了殺人的器械； 他所射的是火[箭]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath also prepared for him the instruments of death; he ordaineth his arrows against the persecutors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:14  |  Psalms 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>試看惡人因奸惡而劬勞， 所懷的是毒害，所生的是虛假。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he travaileth with iniquity, and hath conceived mischief, and brought forth falsehood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:15  |  Psalms 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他掘了坑，又挖深了， 竟掉在自己所挖的阱裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He made a pit, and digged it, and is fallen into the ditch which he made.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:16  |  Psalms 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的毒害必臨到他自己的頭上； 他的強暴必落到他自己的腦袋上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His mischief shall return upon his own head, and his violent dealing shall come down upon his own pate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:17  |  Psalms 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要照着耶和華的公義稱謝他， 歌頌耶和華至高者的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will praise the LORD according to his righteousness: and will sing praise to the name of the LORD most high.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,179 +4975,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:1  |  Psalms 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛指着便雅憫人古實的話，向耶和華唱的流離歌。 耶和華－我的神啊，我投靠你！ 求你救我脫離一切追趕我的人，將我救拔出來！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shiggaion of David, which he sang unto the LORD, concerning the words of Cush the Benjamite. O LORD my God, in thee do I put my trust: save me from all them that persecute me, and deliver me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:2  |  Psalms 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐怕他們像獅子撕裂我， 甚至撕碎，無人搭救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest he tear my soul like a lion, rending it in pieces, while there is none to deliver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:3  |  Psalms 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我的神啊，我若行了這事， 若有罪孽在我手裏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD my God, if I have done this; if there be iniquity in my hands;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:4  |  Psalms 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若以惡報那與我交好的人－ 連那無故與我為敵的，我也救了他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I have rewarded evil unto him that was at peace with me; (yea, I have delivered him that without cause is mine enemy:)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:5  |  Psalms 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就任憑仇敵追趕我，直到追上， 將我的性命踏在地下， 使我的榮耀歸於灰塵。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the enemy persecute my soul, and take it; yea, let him tread down my life upon the earth, and lay mine honour in the dust. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:6  |  Psalms 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你在怒中起來， 挺身而立，抵擋我敵人的暴怒！ 求你為我興起！你已經命定施行審判！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, O LORD, in thine anger, lift up thyself because of the rage of mine enemies: and awake for me to the judgment that thou hast commanded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:7  |  Psalms 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願眾民的會環繞你！ 願你從其上歸於高位！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall the congregation of the people compass thee about: for their sakes therefore return thou on high.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 7:8  |  Psalms 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華向眾民施行審判； 耶和華啊，求你按我的公義和我心中的純正判斷我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall judge the people: judge me, O LORD, according to my righteousness, and according to mine integrity that is in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>