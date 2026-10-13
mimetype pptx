--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rea24d32963504cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R67537042c5cb4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2f0828d73b474cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R32b09d7db84a4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbe4c33b2d39c4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R254710eace0c4f0e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R80dbc4bbcd0c46d4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb806302b0f634124"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re5c71e81d9514e22"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8359ead473ba4315"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R13d145239cab4d6c"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Re1593fb5f6d34b78"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R23d28822c55e43b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfa7f5dd890804dad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd9752922c9474ac0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R48a8a51d03054e95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9033a35b0fc44031"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3ba98544152d421b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8e0d2e163a4e462a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1a2a74043bbb4269"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfdf1d3bd08f94e2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1c282834ff614f99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R58f3589d869a41d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R419e7abaa69842fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4363d5b9ba9a42ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf91486c3bcf447d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9fec1c21d0914fc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R04c4c59fd4394345"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4631b9ca14f544bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3491313c8dde4dc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R7b7c6b8ec2464f6b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2a17e2db37ca4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R80dbc4bbcd0c46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5c71e81d9514e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc2bd062dce174793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5e34f383034347eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R13d145239cab4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ref7092c5c3e04d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb50640e7edce47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra80e5755c40544db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0b29f28cb29641e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R84525d3ce030488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb7641869ef9a4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf2460ddc431d4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R39da94fc5de94d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5d6276edbdca4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R14177c4fbaea4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2516b3481e704755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2e5f456fc46a4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rea2f21d117e34d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9a94d64dc7994f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rde3b41a32c1b41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R00c9a892925e4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8c871526aaef4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re1593fb5f6d34b78" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re8292f8479134a77" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3f6c28032b084c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb806302b0f634124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8359ead473ba4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R75862049b5674ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0ad61f156cc24a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R23d28822c55e43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfa7f5dd890804dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd9752922c9474ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R48a8a51d03054e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9033a35b0fc44031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3ba98544152d421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8e0d2e163a4e462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1a2a74043bbb4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfdf1d3bd08f94e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1c282834ff614f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R58f3589d869a41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R419e7abaa69842fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4363d5b9ba9a42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf91486c3bcf447d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9fec1c21d0914fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R04c4c59fd4394345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4631b9ca14f544bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3491313c8dde4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7b7c6b8ec2464f6b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R523cbefa65394e42" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdd5509ef03bc4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red44a77480a946b6" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdc2ba309bb4f4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51a2e6d74b8648f0" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb5bb7ef888f641a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80f9bb9eb30f4ad3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2249d7b374ac47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3816e1798fe04467" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdd3c2187a18f43be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bda434e22934194" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R00b63abaf45e47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3853fd419ad2456f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd06628c8daba46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra96050c8bd274447" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raf41b824e16b4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41224cf0585e44a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6c81cdb899af4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf80e5e9ab3ed4a06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re0fdd0c6c9eb497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R636e822e4f9743bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra72186bdf936416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83f5394840a54acd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R85f6058032674206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa6ae3ee48594843" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R83bbd0261fe346d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2090c0b75b1c4b32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R06182aef14424341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91d80d16c3d449b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R349ea45889d2460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R388ff0518b704efd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R310f2a38097b4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6318cc51e62c49eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R029cae01cdf84184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3150b49005f94495" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R13e79d98a2f14838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra26d17b82716440d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9ae623a99f5a4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R882be6c2b8494ffa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb933a21f83fa4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra93660b72db54128" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2951e159213141af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R739238ad18994860" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R63a0f6ced6d54636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd8cf206b2d514824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5d8af9e9e5e24c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R283c633659bc4d33" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc1fede46d48f4d67" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3ed82e5f4d344650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4d24b25dc06f40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfcf691d75e74404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R027c1d30dd6047cd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0c31f0abbb4b40ff" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd8cf206b2d514824"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4d24b25dc06f40c2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5d8af9e9e5e24c97"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfcf691d75e74404e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R283c633659bc4d33"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R027c1d30dd6047cd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1d4e9fcb17424867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R938fafa60aad4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R775a7850827948cb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R41b18f2ef58441a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R21ce557e1a994a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70048014ad5d449c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R938fafa60aad4e5d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R775a7850827948cb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R21ce557e1a994a58"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R70048014ad5d449c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5d691ab56f94b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R109c410997b7497e" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36de23b190d94e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8e6c7e50233d49a6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccb8f3a34dad4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R845b8a4314234ec0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R096683860bb94016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R47db169383204b70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7885f02094044e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R27602134ea9f41b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb10ccd4474884095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R00277523ed9649ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31031f4a746046ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd45cce4b6d044489" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R202787b8af994b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R875cfa65afbe4c63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d35587402834a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd653de9ad3204aad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f913b14550e4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra514577f65a3460e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3efbb316f2a5485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R679ed7a2e3724edf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec09f99bd3f44d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3e4cd8abad984e47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2af997b8035a4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R7a5dbdccd0544c2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ab387ca129c4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb7e7e9f12efb4aa6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R572b0ea408a14101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3f8f16e1ca6f4f9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref3a7aa116494ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R11cb68062d074e5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcaf69c063d9c44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R869b3145e5b94b21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4cf09986ded415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5d0dcebe315d4a55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R900ee15399c641e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R78d1f009725b40bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R697c869931884a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rdae7629d068a4f06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c1e661ca46e4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5dd8741ef85c4db5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第83章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 83 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:9  |  Psalms 83:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你待他們，如待米甸， 如在基順河待西西拉和耶賓一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do unto them as unto the Midianites; as to Sisera, as to Jabin, at the brook of Kison:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:10  |  Psalms 83:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在隱‧多珥滅亡， 成了地上的糞土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which perished at Endor: they became as dung for the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:11  |  Psalms 83:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你叫他們的首領像俄立和西伊伯， 叫他們的王子都像西巴和撒慕拿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make their nobles like Oreb, and like Zeeb: yea, all their princes as Zebah, and as Zalmunna:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:12  |  Psalms 83:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：我們要得神的住處， 作為自己的產業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who said, Let us take to ourselves the houses of God in possession.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:13  |  Psalms 83:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神啊，求你叫他們像旋風的塵土， 像風前的碎稭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my God, make them like a wheel; as the stubble before the wind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:14  |  Psalms 83:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>火怎樣焚燒樹林， 火焰怎樣燒着山嶺，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the fire burneth a wood, and as the flame setteth the mountains on fire;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:15  |  Psalms 83:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你也照樣用狂風追趕他們， 用暴雨恐嚇他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So persecute them with thy tempest, and make them afraid with thy storm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:16  |  Psalms 83:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你使他們滿面羞恥， 好叫他們尋求你－耶和華的名！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fill their faces with shame; that they may seek thy name, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:17  |  Psalms 83:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們永遠羞愧驚惶！ 願他們慚愧滅亡！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be confounded and troubled for ever; yea, let them be put to shame, and perish:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:18  |  Psalms 83:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使他們知道：惟獨你－ 名為耶和華的－是全地以上的至高者！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That men may know that thou, whose name alone is JEHOVAH, art the most high over all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:1  |  Psalms 83:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩歌。 神啊，求你不要靜默！ 神啊，求你不要閉口，也不要不作聲！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song or Psalm of Asaph. Keep not thou silence, O God: hold not thy peace, and be not still, O God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:2  |  Psalms 83:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你的仇敵喧嚷， 恨你的抬起頭來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, thine enemies make a tumult: and they that hate thee have lifted up the head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:3  |  Psalms 83:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們同謀奸詐要害你的百姓， 彼此商議要害你所隱藏的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have taken crafty counsel against thy people, and consulted against thy hidden ones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:4  |  Psalms 83:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：來吧，我們將他們剪滅， 使他們不再成國！ 使以色列的名不再被人記念！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have said, Come, and let us cut them off from being a nation; that the name of Israel may be no more in remembrance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:5  |  Psalms 83:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們同心商議， 彼此結盟，要抵擋你，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they have consulted together with one consent: they are confederate against thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:6  |  Psalms 83:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是住帳棚的以東人和以實瑪利人， 摩押和夏甲人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The tabernacles of Edom, and the Ishmaelites; of Moab, and the Hagarenes;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:7  |  Psalms 83:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦巴勒、亞捫， 和亞瑪力、非利士並泰爾的居民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gebal, and Ammon, and Amalek; the Philistines with the inhabitants of Tyre;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 83:8  |  Psalms 83:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞述也與他們連合； 他們作羅得子孫的幫手。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Assur also is joined with them: they have holpen the children of Lot. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>