--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -11,99 +11,99 @@
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd296bca44189453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbae5c4a67ba247ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R08ce92220c4f4a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6aabe016b6fc4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0b2230a975944bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R036f2b9e7231467c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0a9d74efdd6f4a6c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R20f5277dc5334fe3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2ea09082457d4507"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1ad805124bb64a80"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re64c59b698204549"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9ee4acbd029c40af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Reb067bac8d224c36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4c6f681953824123"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0e1f24de0d9c4c5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf810ea5a04ba4883"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R94ed777808e84047"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb1c0949cef284815"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R56de542a7d3f45c7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbb140d35b660495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0a9d74efdd6f4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ea09082457d4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R77170aae9fd5402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8adfcf39f80340a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re64c59b698204549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra93941e2b2ee4af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re2bf9126fa7c42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdf75898a976f4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R30b71469e12c4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra66f84ccfefc4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9ee4acbd029c40af" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R260990c7d9924fd3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R82b2814a21f24b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20f5277dc5334fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ad805124bb64a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdd401997c80e42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R130b166f03bd440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reb067bac8d224c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4c6f681953824123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0e1f24de0d9c4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf810ea5a04ba4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R94ed777808e84047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb1c0949cef284815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R56de542a7d3f45c7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3281d584407e4e0a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -307,69 +307,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra0828c6574504e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcbfc1a5e5174cdd" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0eb5e9fc683a4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc718fdfa63c24846" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R916722a2cc9c4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R742c402456364bc2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4da21863d991446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e5db2ff413748c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2b18c8d95531469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra505fb593ce94eb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R57f0699bdece49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53a7ce9a9a7747c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R61fc414dcf2c4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc138004e7c7e4a3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R404c43bd122c485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb614c62a40141c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0310435c54684ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfbc8cb588be4df0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -993,100 +993,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c1144ee10ce4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0db15217cf02415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb528d8e995d24338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R28c1b60271264fbe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5e4fd5cc0c3a468f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3157bc94526e456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Recf39c4cccc44c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1a87173301ca49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rea164d6099fb46c5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07c44b3ada254dcd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0db15217cf02415a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Recf39c4cccc44c92"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb528d8e995d24338"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1a87173301ca49cc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2112,116 +2112,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R28c1b60271264fbe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rea164d6099fb46c5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd72aed878b874919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rea85ede45e79450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2d7e3707cc04281" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1453716ced2e44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfef389cf91f34b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re300f3efec254621" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rea85ede45e79450d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc2d7e3707cc04281"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfef389cf91f34b8a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re300f3efec254621"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2285,69 +2285,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra05511c3af634ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re50ac43491294b35" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re562279922a54ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R83262adc4e06471a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d397df397eb481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7a384a465ffc4bb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c12c399bb5343a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf6a9966424774c48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R539fdc567c6243c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbd8db59d3ebc4979" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d16fbbf386c40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R560a46b085f34829" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c59107409ea438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8176fee90c234ce6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10e83f765efa47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdbf0f5c3d2ed4cd3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50ae29972ff94b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Reb3e243d077e4274" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2365,65 +2365,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第128章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 128 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2441,183 +2445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 128:1  |  Psalms 128:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上行之詩。 凡敬畏耶和華、 遵行他道的人便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees. Blessed is every one that feareth the LORD; that walketh in his ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2633,183 +2599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 128:2  |  Psalms 128:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要吃勞碌得來的； 你要享福，事情順利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou shalt eat the labour of thine hands: happy shalt thou be, and it shall be well with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2825,183 +2753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 128:3  |  Psalms 128:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你妻子在你的內室，好像多結果子的葡萄樹； 你兒女圍繞你的桌子，好像橄欖栽子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy wife shall be as a fruitful vine by the sides of thine house: thy children like olive plants round about thy table.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3017,183 +2907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 128:4  |  Psalms 128:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，敬畏耶和華的人必要這樣蒙福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, that thus shall the man be blessed that feareth the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3209,183 +3061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 128:5  |  Psalms 128:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願耶和華從錫安賜福給你！ 願你一生一世看見耶路撒冷的好處！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall bless thee out of Zion: and thou shalt see the good of Jerusalem all the days of thy life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3401,183 +3215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 128:6  |  Psalms 128:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你看見你兒女的兒女！ 願平安歸於以色列！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, thou shalt see thy children’s children, and peace upon Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>