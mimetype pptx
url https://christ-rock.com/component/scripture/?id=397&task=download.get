--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R938b820301f54a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R10131b67ff8d4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc66daebfbf9c4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R232ba522d6c24030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R43c0b12a0e844134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R664f1bc322774cef" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1efc9ebd18b0499c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R90b39ad3f0294b7a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R67eae09e580f41ce"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R088dc96e1a7f42ff"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcae9f9bb33644e34"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R32eeb4f9864b4e61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb5b62560b019473d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfe437f8eabb2448a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1dfb3e39a6a94038"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9f9c87d9209f4637"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7e7d72951a2c4feb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re3b81ae6721342f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5143e0c595e44b02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0f6cfdb839f94a17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Reddeb95650b54e6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8fb699900bf84df9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd363bd54190746f6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4e2ca0b370a34571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1efc9ebd18b0499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67eae09e580f41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra43248bd59d640c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ree512912c2704af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcae9f9bb33644e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdadfbac90e7746a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R69400521766240c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8ee269c0013340e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbdb0cfead7d34046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2d83bf1294d24589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R44c540861fa84d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd9d6e211dd2b47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1b5bd8b1aa274469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0122724898f346ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R32eeb4f9864b4e61" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R40d88afe5c344b28" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re71d2ed944fe4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90b39ad3f0294b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R088dc96e1a7f42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9362ad5705ae46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb9425f8ca04a4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb5b62560b019473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfe437f8eabb2448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1dfb3e39a6a94038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9f9c87d9209f4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7e7d72951a2c4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re3b81ae6721342f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5143e0c595e44b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0f6cfdb839f94a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Reddeb95650b54e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8fb699900bf84df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd363bd54190746f6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra69d3521be2a41f9" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R54e01b1f43e64b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R200a17d4a4fe4a48" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rece3345460cc49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ac261be69ae4b89" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4367468b2e974763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R094f9a753cbf46dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra6c14d765ce4495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf77b44d10b114c07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa59651b4d574778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd909a1202c4a4649" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R224f74bfc3024a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra270fb9c374a43b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R80910e22b7d24544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dc42517ace54de6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R64f16d1fafae4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2df21d0862f40aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R64c0ca750a834036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e62f5b41971441b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra04b8dc0588c4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda39285cb18041a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc2817eb03f3e448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ab99b3a789a49f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R05b2ac5dc0c44e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6ba07bac55846cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1859f1e16e374e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R775707f3b725405c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra41563701dc94a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R08aae436075e453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8aeb0980f84b409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0d54d85e4edb4213" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R81c8c0a8a62e4099" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R91bba059c3d2429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R63bd43962a374e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re29538869cc84164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7bbae2fed7834ecc" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb4886c9d1ef43fd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R08aae436075e453a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63bd43962a374e26"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8aeb0980f84b409d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re29538869cc84164"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0d54d85e4edb4213"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7bbae2fed7834ecc"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcae6887982a24a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfcd91bd4725d4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab84e9489b7a407c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8551484e3b134f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R316a50f1e4be4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a0d41b57dcc4a11" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfcd91bd4725d4363"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rab84e9489b7a407c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R316a50f1e4be4c44"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5a0d41b57dcc4a11"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf843d6b4fd34f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra254f9c924c34bb9" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R644f61152e4b40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1b5be0de24cf4328" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ee998f023b8436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R079dbfb157ec47c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcd3b5b39c304730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5ee8c93eb80e47ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R810771ec894b4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9186db412b3c466b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R059e5f28a4e748a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdd6ad883409a48b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5efad4d4c0024f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Reee835b44e6c4a98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb172767a4a9d44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc035a54250dc4bdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42c2c93878304ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0ae06ab2dba54fde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a60ac6102094b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8b7557ac7e14458e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73fec8b2ae2c4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6e99fd912ef541e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe402f5db6e44dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7d52c42f1d9246f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57032d821e684453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6310ce2d2cf44fd0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:9  |  Psalms 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華聽了我的懇求； 耶和華必收納我的禱告。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath heard my supplication; the LORD will receive my prayer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:10  |  Psalms 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的一切仇敵都必羞愧，大大驚惶； 他們必要退後，忽然羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let all mine enemies be ashamed and sore vexed: let them return and be ashamed suddenly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:1  |  Psalms 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。用絲弦的樂器，調用第八。 耶和華啊，求你不要在怒中責備我， 也不要在烈怒中懲罰我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician on Neginoth upon Sheminith, A Psalm of David. O LORD, rebuke me not in thine anger, neither chasten me in thy hot displeasure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:2  |  Psalms 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你可憐我，因為我軟弱。 耶和華啊，求你醫治我，因為我的骨頭發戰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have mercy upon me, O LORD; for I am weak: O LORD, heal me; for my bones are vexed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:3  |  Psalms 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心也大大地驚惶。 耶和華啊，你要到幾時[才救我]呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul is also sore vexed: but thou, O LORD, how long?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:4  |  Psalms 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你轉回搭救我！ 因你的慈愛拯救我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Return, O LORD, deliver my soul: oh save me for thy mercies’ sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:5  |  Psalms 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，在死地無人記念你， 在陰間有誰稱謝你？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in death there is no remembrance of thee: in the grave who shall give thee thanks?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:6  |  Psalms 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因唉哼而困乏； 我每夜流淚，把床榻漂起， 把褥子濕透。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am weary with my groaning; all the night make I my bed to swim; I water my couch with my tears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:7  |  Psalms 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因憂愁眼睛乾癟， 又因我一切的敵人眼睛昏花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine eye is consumed because of grief; it waxeth old because of all mine enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 6:8  |  Psalms 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們一切作孽的人，離開我吧！ 因為耶和華聽了我哀哭的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Depart from me, all ye workers of iniquity; for the LORD hath heard the voice of my weeping.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>