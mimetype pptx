--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R750b24439a254de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R52dff6c379934478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9fe85f8ef7f94f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8f6331a168a449ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb7c170f882d94301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra37523d0612f4d4d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R997f9054b4be4931"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb1f71dd46faa4440"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9f92cc7a834f422f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7db428499a8f46e4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5a937a9c57d34482"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4b9ae201c92e44c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rde02fac258de403b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R56f9ca05fae54cbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0a96387e331e455e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rae438ed431d5486e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbdf048d8de8d4baa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R929bd6cb24274673"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc83a41fa475b41f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re69948df06d04d41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R501b782892174208"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7b18936c4a044856"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re1d8e5df2c614917"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8250aef127e549d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R22cd01a01bed4d51"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra41b440e0352415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R997f9054b4be4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f92cc7a834f422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R81fb2d2e956a4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd10d112a842a4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5a937a9c57d34482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R68f416d354de42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R49ca3b3cbec949d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R66ab92ed7cd447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra0ba4a5e66d1412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3f9fb015598e4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd1dd18483b074a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2de8e8d8671e424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0f839225a15d4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re11bbbdbf8b24a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra47d34a42e414ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2be343fb37eb47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4b9ae201c92e44c3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb092f946588f4c58" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5e5cd7327705469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb1f71dd46faa4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7db428499a8f46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R431933b128d84e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc0df7c17feab45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde02fac258de403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R56f9ca05fae54cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0a96387e331e455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rae438ed431d5486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbdf048d8de8d4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R929bd6cb24274673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc83a41fa475b41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re69948df06d04d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R501b782892174208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7b18936c4a044856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re1d8e5df2c614917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8250aef127e549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R22cd01a01bed4d51" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R108101ec2d0b421b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R96e8b4ca93354903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R025329064de54c8d" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4f9445ee1b0b4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37199b776b3e4f86" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R032ac328b0bb4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2847bf0527534a25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re348cf3b84284f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R137987a1fdb8418f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8063977100084481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra81790adc19b4389" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rba219472ca304a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0011ed1ca3a14475" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1cb9b734d83e49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4255b979c6f47bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R209367f654aa48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74e1bf393ebd45b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5135ab8d824a462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73ff5f9df729441f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8f86d66300d44fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd3c706fc4f146cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd9addc85bef74f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc71f36f526b84164" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9232fa017e6548d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red28035a8b4d4abf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4fbd81da3f3c460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80fc0b73291d45ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1fbb29145a444fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46302b9313ee46df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R43f95d7dd4d647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radae35a7422541a5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ce2d4f3f19346c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc04945eabb9944e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb9548e49f6bd4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R10fff99627ff4aae" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd6ec54d7093a48e7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2f3b2290ecc64dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R37ecd075c76d4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf3018f0c1c06455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra740883d0e3c482a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rccca52e1ec0e425c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc04945eabb9944e6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R37ecd075c76d4d30"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb9548e49f6bd4e34"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf3018f0c1c06455b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R10fff99627ff4aae"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra740883d0e3c482a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb90110cd6bd9420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R386cbc2b156143a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a1613a6dede486b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbbd821d94f7c4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R19aa5ba2259e4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d1c7f6482db432a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R386cbc2b156143a3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3a1613a6dede486b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R19aa5ba2259e4c28"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2d1c7f6482db432a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f37aef6b3784ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6238b8814ef74d58" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19a062baf18145d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R09b7ca0121674e2a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc99b8531685b46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfafcd31f9c06434b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2078790a2154b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9c50eafac62d4dac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c69aca8192f4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R04242ec55fa0476e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c5782b7b73c4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4beefe6d341142bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9a5543cb51743a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3fdd7e0bfa564801" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra584bf0c0bb240b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3f494d4c584b494c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R576e118a6f544a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R07a7afd70b7b404a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbff08a1960d54e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6a9d1154c8374bef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb71b6408fd64f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfe1fe95ed8b043c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a7dbaaaf7ba4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8a0b351b2fd54c87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R133eaa615dc54940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3087eb61fd9f437f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb80eb30513d4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb75ba324b73245cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b0b507514104f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf39da937cbf74d0e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第84章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 84 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:9  |  Psalms 84:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你是我們的盾牌； 求你垂顧觀看你受膏者的面！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, O God our shield, and look upon the face of thine anointed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:10  |  Psalms 84:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你的院宇住一日， 勝似[在別處住]千日； 寧可在我神殿中看門， 不願住在惡人的帳棚裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For a day in thy courts is better than a thousand. I had rather be a doorkeeper in the house of my God, than to dwell in the tents of wickedness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:11  |  Psalms 84:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華－神是日頭，是盾牌， 要賜下恩惠和榮耀。 他未嘗留下一樣好處不給那些行動正直的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD God is a sun and shield: the LORD will give grace and glory: no good thing will he withhold from them that walk uprightly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:12  |  Psalms 84:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華啊， 倚靠你的人便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD of hosts, blessed is the man that trusteth in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:1  |  Psalms 84:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的詩，交與伶長。用迦特樂器。 萬軍之耶和華啊， 你的居所何等可愛！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Gittith, A Psalm for the sons of Korah. How amiable are thy tabernacles, O LORD of hosts!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:2  |  Psalms 84:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我羨慕渴想耶和華的院宇； 我的心腸，我的肉體向永生神呼籲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul longeth, yea, even fainteth for the courts of the LORD: my heart and my flesh crieth out for the living God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:3  |  Psalms 84:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華－我的王，我的神啊， 在你祭壇那裏，麻雀為自己找着房屋， 燕子為自己找着菢雛之窩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, the sparrow hath found an house, and the swallow a nest for herself, where she may lay her young, even thine altars, O LORD of hosts, my King, and my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:4  |  Psalms 84:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如此住在你殿中的便為有福！ 他們仍要讚美你。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed are they that dwell in thy house: they will be still praising thee. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:5  |  Psalms 84:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>靠你有力量、心中想往錫安大道的， 這人便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is the man whose strength is in thee; in whose heart are the ways of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:6  |  Psalms 84:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們經過「流淚谷」，叫這谷變為泉源之地； 並有秋雨之福蓋滿了全谷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who passing through the valley of Baca make it a well; the rain also filleth the pools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:7  |  Psalms 84:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們行走，力上加力， 各人到錫安朝見神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They go from strength to strength, every one of them in Zion appeareth before God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 84:8  |  Psalms 84:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－萬軍之神啊，求你聽我的禱告！ 雅各的神啊，求你留心聽！ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD God of hosts, hear my prayer: give ear, O God of Jacob. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>