--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R886127e2b2e64163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd56a8a6e76a24686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4a1531c9082e4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra409294613c44309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra7756c72dbcd4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R98ca4aecd2fc48c2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7dde36640d50426c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re35387780f334dd5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R637a49ddaee14937"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rabbf6367db344d89"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2a7eeb150d3547b4"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R75c15200f8424525"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2d2489cc53d840d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R38bd3c1067ce4238"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ref2ae642bae1442c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re7090e83148143eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc23cbc2c47b84607"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1cdcee832e6c4e0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0e7f33dfb95c4071"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc93ae69e818548d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R29fe311c459e4ae6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb041b020d69947d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3256e8b44f5c47b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2f51862126dc4518"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rcf47e70f84464708"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra2a5f5edc9964e7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R29ef3a91a9654997"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R47adf4cc156644c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc8d876d7e6a9440d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R83849677e9024e4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R523c391617644401"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rb2c5ced86765412e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4f44f7677b4741a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R5008b9a2a8d14ca6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R6de6a2083cc04992"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re4613e7f4ac7485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7dde36640d50426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R637a49ddaee14937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R721e4b654c0c4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5c305963bc3740bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2a7eeb150d3547b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdb8523f001f64f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0e14c0d047924750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdf6a5d36fc7e468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R942e166737eb484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R547e9bfa660740c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5da57fb771374880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdf71dfc6dfdb4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R75c202e4406a4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R973e3a4b33794858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd6aa457351944dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4ff156d6f0814604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5bf54edb37724a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc041e6c15b7c4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6023bebc79364991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdf668cd2c92042fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R42f2541b08244e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcb2c3e9bfbf44499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra2b5834a3ab048ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5bb80adeeaca421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0b40e33a04204f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Red18c93898624b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R75c15200f8424525" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3a22d570e5714ec3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf42e64d95d8e4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re35387780f334dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabbf6367db344d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5fd2e2db3eb047f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2797c641c85c475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d2489cc53d840d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R38bd3c1067ce4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ref2ae642bae1442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re7090e83148143eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc23cbc2c47b84607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1cdcee832e6c4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0e7f33dfb95c4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc93ae69e818548d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R29fe311c459e4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb041b020d69947d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3256e8b44f5c47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2f51862126dc4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcf47e70f84464708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra2a5f5edc9964e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R29ef3a91a9654997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R47adf4cc156644c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc8d876d7e6a9440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R83849677e9024e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R523c391617644401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb2c5ced86765412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4f44f7677b4741a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5008b9a2a8d14ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6de6a2083cc04992" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8bfcbcbfa6c54b87" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R978eb146b69442ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43973f5da2c34a8d" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R58817c0a31914ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20d14e36d49b4bb0" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb74b8ea4af2e4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb898e8a01e814001" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R935af12f35954955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46b1f7db6cb44d03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra5b4a600045a435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13437049a1d14866" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra3c7a81426774dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebdbf76da9594b9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8ef2626e87a14b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d83d9f5159d4016" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra7a4efdb9b5d4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdba64fbf4634a63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd0c35437e86343d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra010205ddd47457b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd0abbd61be4543fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re03ae221ef1641ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re1207ced5f3c4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R862a5adc69d44b31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R82cd47761b244a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda5face63bcd4f19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb561664f239e48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R677375349580495a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2c1f3e4c863246ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccacb28d50c44b4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1467e0df17fe4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79858a27481f4e07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R755305e23bd84e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1388252ce2ba464b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R92014786a8c54d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ef1347c5e234de7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbaa66f4f991b4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba1d70a48ea84e17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc69bf529cd6a4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd03f5d57302047ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcf264476b5204cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59a26eb7c4964617" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2ac462a77e924e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcd0e20d41094d7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4ce9d346a62b4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2377502c73fd4d20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2d6b95df2d874d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea7013f007014014" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R20db426f5d014a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b997ad03b5d4ef3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4b0e540fd7bc4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f603b9f0d86419a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R26a386c0e4dd4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R66190bb6c4054ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1a8c2bebebf14d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ree668bd3128a45bd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdcc50203085b4668" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re2a45a6318bf4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc0c0984e1c7a4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R65bfc8a87ec64e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9313a3a511174e35" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf6cfbbf2a3214cfc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R66190bb6c4054ab0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc0c0984e1c7a4b49"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1a8c2bebebf14d99"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R65bfc8a87ec64e86"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ree668bd3128a45bd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9313a3a511174e35"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfc9dbda1c87a4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R299958f60a7e4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R200c7f75340f4893" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6c5fb49b6c634ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R91cebd35a5094d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R365e514378944a06" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R299958f60a7e4aa1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R200c7f75340f4893"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R91cebd35a5094d08"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R365e514378944a06"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7057e401f3bd4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra1d65b5720aa4612" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35c90ac94eb34f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5f86c0a9c2f84437" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a9bb7a363114292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R35b4de0abcd74723" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ee463f3fef44d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8d3122239ba9464e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bba57d8546643fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R2954fe13a8a140b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5995e58280ea45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3ad4781abd4747e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ce1271c3fbc4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R0c8972f95da44f10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24122ca225d74129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb44c8bb077264182" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa0692aedcec47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8e929a9a1da54477" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R107d3b9d993b438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R41759dc25f4f4c7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78e9cc6e446742c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1ddfa78ca0794156" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2918b95f0494ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rdb4f2177fa9a4a22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra730e71a6e624d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rcaea6f688c2d42fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5b9c914e78446f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R69e14811d6ea4c95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10699de946c54c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0c30f868f8264721" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re17befcd2b884233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra2461e693e1543eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fd49b92f76140f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rcbf9e0acb42b4c43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5342020a04084a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R5033e11393a14454" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18fc83f542934de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R44c5fb3eca7748ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c60856d472d45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rbbe1ec119e5045e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R361bb256f1574dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdaec4bbc7d2841ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d223acbb2c54c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R537ff1a89b8e4bef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17ac54b8cbd04e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra2570d033e764abe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33f985b80d9540bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3bf856a937364df6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc06d9cefde674d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd1b82d9270e44fdb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第33章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 33 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:9  |  Psalms 33:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他說有，就有， 命立，就立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he spake, and it was done; he commanded, and it stood fast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:10  |  Psalms 33:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華使列國的籌算歸於無有， 使眾民的思念無有功效。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD bringeth the counsel of the heathen to nought: he maketh the devices of the people of none effect.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:11  |  Psalms 33:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的籌算永遠立定； 他心中的思念萬代常存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The counsel of the LORD standeth for ever, the thoughts of his heart to all generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:12  |  Psalms 33:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以耶和華為神的，那國是有福的！ 他所揀選為自己產業的，那民是有福的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is the nation whose God is the LORD; and the people whom he hath chosen for his own inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:13  |  Psalms 33:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華從天上觀看； 他看見一切的世人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD looketh from heaven; he beholdeth all the sons of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:14  |  Psalms 33:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從他的居所往外察看地上一切的居民－</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From the place of his habitation he looketh upon all the inhabitants of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:15  |  Psalms 33:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他是那造成他們眾人心的， 留意他們一切作為的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He fashioneth their hearts alike; he considereth all their works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:16  |  Psalms 33:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>君王不能因兵多得勝； 勇士不能因力大得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no king saved by the multitude of an host: a mighty man is not delivered by much strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:17  |  Psalms 33:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>靠馬得救是枉然的； 馬也不能因力大救人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An horse is a vain thing for safety: neither shall he deliver any by his great strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:18  |  Psalms 33:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的眼目看顧敬畏他的人 和仰望他慈愛的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the eye of the LORD is upon them that fear him, upon them that hope in his mercy;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:1  |  Psalms 33:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人哪，你們應當靠耶和華歡樂； 正直人的讚美是合宜的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice in the LORD, O ye righteous: for praise is comely for the upright.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:19  |  Psalms 33:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要救他們的命脫離死亡， 並使他們在饑荒中存活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To deliver their soul from death, and to keep them alive in famine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:20  |  Psalms 33:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的心向來等候耶和華； 他是我們的幫助，我們的盾牌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our soul waiteth for the LORD: he is our help and our shield.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:21  |  Psalms 33:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的心必靠他歡喜， 因為我們向來倚靠他的聖名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For our heart shall rejoice in him, because we have trusted in his holy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:22  |  Psalms 33:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你照着我們所仰望你的， 向我們施行慈愛！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let thy mercy, O LORD, be upon us, according as we hope in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:2  |  Psalms 33:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們應當彈琴稱謝耶和華， 用十弦瑟歌頌他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise the LORD with harp: sing unto him with the psaltery and an instrument of ten strings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:3  |  Psalms 33:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>應當向他唱新歌， 彈得巧妙，聲音洪亮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto him a new song; play skilfully with a loud noise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:4  |  Psalms 33:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華的言語正直； 凡他所做的盡都誠實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the word of the LORD is right; and all his works are done in truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:5  |  Psalms 33:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他喜愛仁義公平； 遍地滿了耶和華的慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He loveth righteousness and judgment: the earth is full of the goodness of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:6  |  Psalms 33:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸天藉耶和華的命而造； 萬象藉他口中的氣而成。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By the word of the LORD were the heavens made; and all the host of them by the breath of his mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:7  |  Psalms 33:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他聚集海水如壘， 收藏深洋在庫房。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He gathereth the waters of the sea together as an heap: he layeth up the depth in storehouses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 33:8  |  Psalms 33:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願全地都敬畏耶和華！ 願世上的居民都懼怕他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let all the earth fear the LORD: let all the inhabitants of the world stand in awe of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>