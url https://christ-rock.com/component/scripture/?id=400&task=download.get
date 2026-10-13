--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -37,112 +37,112 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rad0446caa9d7474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R439177835cad4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd48bc5b8d97640d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6eb76ec294da42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfdcff353c4104c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R11de24589a5b46b0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfebf0919a8884412"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc9c163c5155e41cd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra41cee523de6421e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9c5855dba92b480e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6b2f9fac9b4e4ebb"/>
-[...18 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R56654670542c4104"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcd1985f3c5804f2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rafd1e1d4b1584114"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcfd14164441f4f87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R16e6971a036b4e84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Reae797257d954803"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1bf9437eceb9463f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R40582c36d822421b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc723befbb5974c71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfac59a308cbf4f4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R710cae387d4642f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R392a5b55cdef4ee3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc33e216daf9747c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R07f1bbde6aa542c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc08857eb618f474c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R48ebc340a27e45a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd1968a1b9e5c44b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb7063ec8ed054c90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Ra6042f929ada4202"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R5a6b9994f4c448c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rbdaee21c7bb443f7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra73ca23c65234d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfebf0919a8884412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra41cee523de6421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra9c949d7a0e34f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R15911eb83b364317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6b2f9fac9b4e4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5f26cde64efd476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4c0813e482514ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R11020d0e80b54669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf1c7aa5423b64990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re2f90e525f644af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R49956d3390cc4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R205d44613a214118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R921efe0877da49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3f8695cb9d5d42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1f17e1e99f134a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd51eb8b5e5e649df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R716501bc7bd64c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2106386e94784081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R21629f949ad84acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R56e955c43f144e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3f9c5eddbbd946a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2eace6d0bc8c470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf0630c22d0d74a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R56654670542c4104" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2b2217eae7b74b50" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re7bdcbabd93345a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc9c163c5155e41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c5855dba92b480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc3d30d2ba3a042db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R298c90bee4314878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcd1985f3c5804f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rafd1e1d4b1584114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcfd14164441f4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R16e6971a036b4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reae797257d954803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1bf9437eceb9463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R40582c36d822421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc723befbb5974c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfac59a308cbf4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R710cae387d4642f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R392a5b55cdef4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc33e216daf9747c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R07f1bbde6aa542c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc08857eb618f474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R48ebc340a27e45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd1968a1b9e5c44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb7063ec8ed054c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra6042f929ada4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5a6b9994f4c448c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbdaee21c7bb443f7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R377d6254c0664a63" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -346,108 +346,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R53412d9c9ea847ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raaca9304d7804055" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R35e43dd646a84fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80ee892f532b4b1d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2b4aed7a3c0e4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra552eaf4b0914bfe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1e92946a095a47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca4dc2ab82e0410b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R27e285c5ffcf4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6e19c9bd1264e3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2f4f78883df94945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R122ca6f0b9944dc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0f2b39d10fe548a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9e0951d0cd94484" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R36ce8d96c2a44c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc347c6cc1381495c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R55193fdd037e4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e6ff6e8f8f544a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R86b96f1d5c284455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad1115cd3f3c4678" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R13e588b2b0ad413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cabc7deeccb4bac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R024be71378f44796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d2a1ca6144b4dcb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra790d0d6066e4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb8aa7f0507f4282" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5c9eade01bc34ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53492ad5b81248e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R58609e7b271541fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92ef72418f684f2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1fa574bd06a342ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R799596799b5c4740" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R52c77f01cda54a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb064bbe2d0d34ede" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R51964ed0ff924a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R616a4df9993e4b26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R07b4455cc44247dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R986a75beb91d439b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf7f59b507ca24734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c38710569f7469f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1a7e8d09e5df43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad5448adbbb4481e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re76c76cb92024c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86b72fefa15b45dc" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2306,100 +2306,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R358ae1e66f004f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdde6a045edf343cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rff1e226acee846b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2eb382f09b6b428b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2e6227fe23ac498a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R80e0e7081929480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6ccc5cd41ca04c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf6b532bd6f084b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R937fe4eb322e471f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb92f73663824b14" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdde6a045edf343cd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6ccc5cd41ca04c5b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rff1e226acee846b3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf6b532bd6f084b51"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3425,116 +3425,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2eb382f09b6b428b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R937fe4eb322e471f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1b3d3a2bfc1548c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1a302512571e414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b087fbbdbc34cbb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R63bdcb568eb440ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R243b0ea8ee3e48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R682417a438ff4871" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1a302512571e414b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8b087fbbdbc34cbb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R243b0ea8ee3e48df"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R682417a438ff4871"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3598,108 +3598,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56eaa33edb514e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc8aebe270aaf4f6e" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R876760c21747420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd8603e055edd4bdf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b57819eb820450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf01548a63439422e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47db88d822714a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcf9fc881874c4216" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80b376fd54c74b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfd4e771dc32d435a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R960aca2f33054a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R94b5b04d9b3144d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1289c20944942f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R0f03b077d942450c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R236b32ba8a69433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R782d7f0aca8742a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6f1bc50ad164f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6d027b96315e4e8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf47a1ab0f594bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rbe2119d4ea984e98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6e322ad20c8425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R93e510dd5d5a47d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc533a0d0dba84028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra97b7c0469824b6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2f6e72b1b6043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Reaca3f8b14e44c2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd569fcfcb884552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4a8638bcd4914127" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd74b76159c1349fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbd045819d367491a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fbb67d101aa468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R946b48678d184d8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8df808464f7c47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8834f3ee7a75415e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R468b96917c7f4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6d90e11feb754c33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8ef6419058b4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re3067c08d1ef4b1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78157e59fc734451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R303d3ff1ed3e453c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7ea19618275422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbc1221850e124d6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6abfe8a3ea514634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2dd1fde0d8df45dd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3717,65 +3717,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第116章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 116 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3793,183 +3797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:9  |  Psalms 116:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要在耶和華面前行活人之路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will walk before the LORD in the land of the living.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3985,183 +3951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:10  |  Psalms 116:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因信，所以如此說話； 我受了極大的困苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I believed, therefore have I spoken: I was greatly afflicted:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4177,183 +4105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:11  |  Psalms 116:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾急促地說： 人都是說謊的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said in my haste, All men are liars.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4369,183 +4259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:12  |  Psalms 116:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我拿甚麼報答耶和華向我所賜的一切厚恩？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What shall I render unto the LORD for all his benefits toward me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4561,183 +4413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:13  |  Psalms 116:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要舉起救恩的杯， 稱揚耶和華的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will take the cup of salvation, and call upon the name of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4753,183 +4567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:14  |  Psalms 116:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要在他眾民面前向耶和華還我的願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will pay my vows unto the LORD now in the presence of all his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4945,183 +4721,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:15  |  Psalms 116:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶和華眼中， 看聖民之死極為寶貴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Precious in the sight of the LORD is the death of his saints.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5137,183 +4875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:16  |  Psalms 116:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我真是你的僕人； 我是你的僕人，是你婢女的兒子。 你已經解開我的綁索。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, truly I am thy servant; I am thy servant, and the son of thine handmaid: thou hast loosed my bonds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5329,183 +5029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:17  |  Psalms 116:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要以感謝為祭獻給你， 又要求告耶和華的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will offer to thee the sacrifice of thanksgiving, and will call upon the name of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5521,183 +5183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:18  |  Psalms 116:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要在他眾民面前， 在耶和華殿的院內， 在耶路撒冷當中， 向耶和華還我的願。 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will pay my vows unto the LORD now in the presence of all his people,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5713,183 +5337,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:1  |  Psalms 116:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我愛耶和華， 因為他聽了我的聲音和我的懇求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I love the LORD, because he hath heard my voice and my supplications.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5905,183 +5491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:19  |  Psalms 116:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）我要在他眾民面前， 在耶和華殿的院內， 在耶路撒冷當中， 向耶和華還我的願。 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the courts of the LORD’s house, in the midst of thee, O Jerusalem. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6097,183 +5645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:2  |  Psalms 116:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他既向我側耳， 我一生要求告他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because he hath inclined his ear unto me, therefore will I call upon him as long as I live.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6289,183 +5799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:3  |  Psalms 116:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>死亡的繩索纏繞我； 陰間的痛苦抓住我； 我遭遇患難愁苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sorrows of death compassed me, and the pains of hell gat hold upon me: I found trouble and sorrow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6481,183 +5953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:4  |  Psalms 116:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，我便求告耶和華的名，說： 耶和華啊，求你救我的靈魂！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then called I upon the name of the LORD; O LORD, I beseech thee, deliver my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6673,183 +6107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:5  |  Psalms 116:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華有恩惠，有公義； 我們的神以憐憫為懷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gracious is the LORD, and righteous; yea, our God is merciful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6865,183 +6261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:6  |  Psalms 116:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華保護愚人； 我落到卑微的地步，他救了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD preserveth the simple: I was brought low, and he helped me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7057,183 +6415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:7  |  Psalms 116:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心哪！你要仍歸安樂， 因為耶和華用厚恩待你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Return unto thy rest, O my soul; for the LORD hath dealt bountifully with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7249,183 +6569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 116:8  |  Psalms 116:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，你救我的命免了死亡， 救我的眼免了流淚， 救我的腳免了跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast delivered my soul from death, mine eyes from tears, and my feet from falling.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>