--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6168ab743f914b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1a3d54e604ea4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd0f863739e034dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R042ff0416b6d4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3b711589f3f84028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1573d6dc19a24bb7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rde4a4642405b4712"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R61ac869bea30477a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc8dc865b017944a2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8bb1e09f1a314fee"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rba8878830eca4786"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1177a00535784525"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R91dab9d25d5649d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd300f2edc3dd4346"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R19795dacb2994a04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8c8f5b59a3554257"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R095f0583d26347de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R034c98a8eae04a0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc76fdc9b36c4495e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rccf6b87f26224995"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd83b034fb6b64ee2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rdeab7a23a81441a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R96a959c745764b18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R194ec766ee3a4811"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R678b1f54cfc44596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rde4a4642405b4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8dc865b017944a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R44a77769e63a4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re78d60170f3245c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rba8878830eca4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re9afc82eeed540f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf20393f77a59431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbe12ba40adf0482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4e1ef08ac37f43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdf1e9d62e98c45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R135f9328a229470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6a19aa07da3d4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2e7369dd5b404cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9f35127d1c804e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf6c5f5e25afa46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1177a00535784525" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R086739a5980648c9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6dc48760607d4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61ac869bea30477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bb1e09f1a314fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R46ef919bec0048b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R05efbc29be3d4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R91dab9d25d5649d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd300f2edc3dd4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R19795dacb2994a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8c8f5b59a3554257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R095f0583d26347de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R034c98a8eae04a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc76fdc9b36c4495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rccf6b87f26224995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd83b034fb6b64ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdeab7a23a81441a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R96a959c745764b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R194ec766ee3a4811" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbfc83abc9fa14e95" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra7ec010f6d334fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d006a8e56e9430b" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3b7b7edb1c4948a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1344913e40c14f10" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra28e79a7bd264396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R156e34a936f84b7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rab9804881dcd454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37a46a0c278c43dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R76ad1876242c4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f30109d1ba24d38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R48b1256a28884c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3923d0a2b2e44aa3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8686ac2c0d284119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ac166c9b9ad4119" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd42472cdab064d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f87fbafffbb45cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7498fe14a38844e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1095a4d82c74899" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R120581f602c54cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R184d02d2733a4d76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R29332460644e4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71a15f1bc1be44ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R15cac8b980114e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b7534da78e444e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra34d0027b2f548d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8cf2b9b86bc43ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rff944b42bd094dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f397d4077414ffa" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6d5de0e286fc441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R34c61b345ec44508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R951d4650088447a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9e4b1a85faf94150" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85e66a29097d4c4a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R26b441a8754f47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re40f4029cb124952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3213cc60e5b84d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4918fd365b2744a0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R48f17730a04a4a29" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R34c61b345ec44508"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re40f4029cb124952"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R951d4650088447a8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3213cc60e5b84d81"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9e4b1a85faf94150"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4918fd365b2744a0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8c793fe7a1ac4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rccda5950d05f4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc91870acfc9e446b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R617d73e2abf04468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R169aae0dd6784aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dec7fff3fab4678" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rccda5950d05f4605"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc91870acfc9e446b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R169aae0dd6784aad"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7dec7fff3fab4678"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R374eed3228354300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2b98dead9426400d" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b39795019dc432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb70b4a9635334c2c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R196457d40aac4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8649233d654d4619" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dccaf0d7d4b4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra0bdd418877e46c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3841cad49ee64e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R638adb3470d34ec8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89aa984744824783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9f01aa79ba2c458a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7e7f6d257434c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re4f9d7d3595c4061" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f4defe90748428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd31a6ee753e249d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R166474e74db44c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R39b4b0dfb5af4f1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4de52b8658e48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb8859ca3d142419d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79b12b54c1a5409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re518b266c64f4d0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc29e2bb12d494c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R43e4315bcb254096" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2f73b6c2e8c4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbb3302e69d0b46ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R696b090877664ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R040e0e5d08424a2f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第63章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 63 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:9  |  Psalms 63:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但那些尋索要滅我命的人 必往地底下去；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But those that seek my soul, to destroy it, shall go into the lower parts of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:10  |  Psalms 63:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必被刀劍所殺， 被野狗所吃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall fall by the sword: they shall be a portion for foxes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:11  |  Psalms 63:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但是王必因神歡喜。 凡指着他發誓的必要誇口， 因為說謊之人的口必被塞住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the king shall rejoice in God; every one that sweareth by him shall glory: but the mouth of them that speak lies shall be stopped.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,179 +3427,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:1  |  Psalms 63:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在猶大曠野的時候，作了這詩。 神啊，你是我的神， 我要切切地尋求你， 在乾旱疲乏無水之地，我渴想你； 我的心切慕你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David, when he was in the wilderness of Judah. O God, thou art my God; early will I seek thee: my soul thirsteth for thee, my flesh longeth for thee in a dry and thirsty land, where no water is;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:2  |  Psalms 63:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在聖所中曾如此瞻仰你， 為要見你的能力和你的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To see thy power and thy glory, so as I have seen thee in the sanctuary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:3  |  Psalms 63:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你的慈愛比生命更好， 我的嘴唇要頌讚你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because thy lovingkindness is better than life, my lips shall praise thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:4  |  Psalms 63:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我還活的時候要這樣稱頌你； 我要奉你的名舉手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus will I bless thee while I live: I will lift up my hands in thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:5  |  Psalms 63:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在床上記念你， 在夜更的時候思想你； 我的心就像飽足了骨髓肥油， 我也要以歡樂的嘴唇讚美你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul shall be satisfied as with marrow and fatness; and my mouth shall praise thee with joyful lips:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:6  |  Psalms 63:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）我在床上記念你， 在夜更的時候思想你； 我的心就像飽足了骨髓肥油， 我也要以歡樂的嘴唇讚美你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I remember thee upon my bed, and meditate on thee in the night watches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:7  |  Psalms 63:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你曾幫助我， 我就在你翅膀的蔭下歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because thou hast been my help, therefore in the shadow of thy wings will I rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 63:8  |  Psalms 63:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心緊緊地跟隨你； 你的右手扶持我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul followeth hard after thee: thy right hand upholdeth me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>