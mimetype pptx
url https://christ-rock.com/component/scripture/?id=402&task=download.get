--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2346c9264cce4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3eb85c4b092249c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R403b91fca5504852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5007985f12134eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3e357572c88b48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf90d874af2f24a8a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6701d97b2cd3439f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7023211bf43e4157"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2087568a1f204b2b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3cb01a8009d240ee"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2c20c830b43445bf"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rdaa456b3570749e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re46a02efc2b949cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4639db9d7c7642e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R85b2401492074a2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2f8f05aea2c14836"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3a25fdac55a34d9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6195e0b5664749a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7c7adfc666a34037"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R90a24680b1664763"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb2a3204920034949"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7e42408073f8406c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R34c7c88a5a2e4227"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R89cf6d9f665b48b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re288723b87f74c5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1acd3bcc0b234245"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd40c8ec0cf6349d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R00e3d1226aeb4f09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2f3037dd81ef4041"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rca9c6ed5c7214a75"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R47ce85517c1d420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6701d97b2cd3439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2087568a1f204b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1423497452a2459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Raa956983a4614048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2c20c830b43445bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb09f8230d66b4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R408379315f5449f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3610f221ef6c4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R182ba00a335b49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R95795fe68c3f44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcb80baaa7dd248cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Reabdd898838a4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6f8b44e24d2942a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R13ca3bc22d6242bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra50c324694154f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8609649143914e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra1cbbd4544da4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re399634bf2b746b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R00151cff22774ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R420a7dd9cb61414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5f5d5c93421c4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdaa456b3570749e8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb047ea52c6c14127" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R53d4612b933d4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7023211bf43e4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cb01a8009d240ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re8f94a540c9f4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3d2311d91e6c40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re46a02efc2b949cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4639db9d7c7642e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R85b2401492074a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2f8f05aea2c14836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3a25fdac55a34d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6195e0b5664749a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7c7adfc666a34037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R90a24680b1664763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb2a3204920034949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7e42408073f8406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R34c7c88a5a2e4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R89cf6d9f665b48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re288723b87f74c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1acd3bcc0b234245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd40c8ec0cf6349d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R00e3d1226aeb4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2f3037dd81ef4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rca9c6ed5c7214a75" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R36c40110573a4ab7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R72277be866ae4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb1d71fa3c774225" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7181ba5283b44631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a6115e40a034b3f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb2c8cd588a0246fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8a73e6172b94c44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R16f8bf2dc31f47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68475fa329b54af9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra148ceeb77b141a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R700904bb27a84cde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0161cd3ea6144341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c0e0ef3a7dc4819" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rebfc882592464182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc7597f3cccd46be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R15c571704abb4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5654fdbd70af4530" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc8905afecd724f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b2716e1f6b14efe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9a7caab419ba4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1509474ed7244a70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re733ee14756b4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bfccfc00a194efa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rad5f000e01ed41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbc3fe319d124689" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2e740c5bcff34c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb91be43398c4b00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R57eba9d184b94bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9aabb7166ae64b7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R23d5136d5f30470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e0defb54db64b47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R366eb85ae7b94011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R633be3fd4ef44b28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc622f46569c34bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R324e8ab504944e5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4be122fdeb8b45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1600b43ce4e3406a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7e8dda8a0f53440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1242615e32e4d26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd041f162ab6d4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2df80e1bfe3452d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R923d63d8b01743bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0e0e72e43cc64e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb053f235e07b4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0ced8db6014b406e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra827cada85794188" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra924a9de8edc4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re1abe91c1a61439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Reb034a6c42324470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7b0a771efd214540" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf0b23ec8bdb4a4c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0e0e72e43cc64e36"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re1abe91c1a61439e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb053f235e07b4210"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reb034a6c42324470"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0ced8db6014b406e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7b0a771efd214540"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcab5d7b928e9405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf1daae85a8c441ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4dfd2b60904447a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4ecac788bdd341f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R505f50d7abf7435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra98919b2b83746fc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf1daae85a8c441ac"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf4dfd2b60904447a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R505f50d7abf7435b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra98919b2b83746fc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cfe3b2ab2584aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf4744c61704b4de9" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a94292309a24633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb3308568cf0c44f7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4727aa2c7db34513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R792084ddbe7d4c5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94d96af6c7ed412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc4ced1cbe2f14ebd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa8d9bdeac604790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3b5a8e36ae4f4421" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a4aa1594166469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc0d69edda3dd4546" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36f3e973e8a44e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R64d69ee0d35d455d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcf8552e492b4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6659806757a048e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77ac359779f748b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R02674d6382574c04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf70eff283e14cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf5fecb2755f140b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R712efb4c31da4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8a7cc7e228b54319" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fbf9b4b28794f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf739f956a5124803" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra88073e43eef4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0968adc777824e4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92b4da9079814e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R55b163ca32a54c86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd4e44b96cb8412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R45e9025571b2439e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bf96331531b4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0fa0912a75314747" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc360496726cd471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R384a298059f64e26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reccac172aa0a470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rea7de3c209824bcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97a64bd202174e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfc30010c64cf4a4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce6edb93a2bc4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdcb51293ae504a19" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第59章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 59 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:9  |  Psalms 59:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的力量啊，我必仰望你， 因為神是我的高臺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because of his strength will I wait upon thee: for God is my defence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:10  |  Psalms 59:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神要以慈愛迎接我； 神要叫我看見我仇敵[遭報]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The God of my mercy shall prevent me: God shall let me see my desire upon mine enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:11  |  Psalms 59:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要殺他們，恐怕我的民忘記。 主啊，你是我們的盾牌； 求你用你的能力使他們四散， 且降為卑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Slay them not, lest my people forget: scatter them by thy power; and bring them down, O Lord our shield.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:12  |  Psalms 59:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他們口中的罪和嘴裏的言語， 並咒罵虛謊的話， 願他們在驕傲之中被纏住了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the sin of their mouth and the words of their lips let them even be taken in their pride: and for cursing and lying which they speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:13  |  Psalms 59:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你發怒，使他們消滅， 以致歸於無有， 叫他們知道神在雅各中間掌權， 直到地極。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Consume them in wrath, consume them, that they may not be: and let them know that God ruleth in Jacob unto the ends of the earth. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:14  |  Psalms 59:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了晚上，任憑他們轉回； 任憑他們叫號如狗，圍城繞行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And at evening let them return; and let them make a noise like a dog, and go round about the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:15  |  Psalms 59:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必走來走去，尋找食物， 若不得飽就終夜在外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them wander up and down for meat, and grudge if they be not satisfied.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:16  |  Psalms 59:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我要歌頌你的力量， 早晨要高唱你的慈愛； 因為你作過我的高臺， 在我急難的日子作過我的避難所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will sing of thy power; yea, I will sing aloud of thy mercy in the morning: for thou hast been my defence and refuge in the day of my trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:17  |  Psalms 59:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的力量啊，我要歌頌你； 因為神是我的高臺， 是賜恩與我的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto thee, O my strength, will I sing: for God is my defence, and the God of my mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,179 +4975,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:1  |  Psalms 59:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掃羅打發人窺探大衛的房屋，要殺他。那時，大衛作這金詩，交與伶長。調用休要毀壞。 我的神啊，求你救我脫離仇敵， 把我安置在高處，得脫那些起來攻擊我的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, Al-taschith, Michtam of David; when Saul sent, and they watched the house to kill him. Deliver me from mine enemies, O my God: defend me from them that rise up against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:2  |  Psalms 59:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你救我脫離作孽的人 和喜愛流人血的人！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver me from the workers of iniquity, and save me from bloody men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:3  |  Psalms 59:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，他們埋伏要害我的命； 有能力的人聚集來攻擊我。 耶和華啊，這不是為我的過犯， 也不是為我的罪愆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, they lie in wait for my soul: the mighty are gathered against me; not for my transgression, nor for my sin, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:4  |  Psalms 59:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖然無過，他們預備整齊，跑來攻擊我。 求你興起鑒察，幫助我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They run and prepare themselves without my fault: awake to help me, and behold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:5  |  Psalms 59:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之神－耶和華以色列的神啊！ 求你興起，懲治萬邦！ 不要憐憫行詭詐的惡人！ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou therefore, O LORD God of hosts, the God of Israel, awake to visit all the heathen: be not merciful to any wicked transgressors. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:6  |  Psalms 59:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們晚上轉回， 叫號如狗，圍城繞行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They return at evening: they make a noise like a dog, and go round about the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:7  |  Psalms 59:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們口中噴吐[惡言]，嘴裏有刀； [他們說]：有誰聽見？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, they belch out with their mouth: swords are in their lips: for who, say they, doth hear?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 59:8  |  Psalms 59:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你－耶和華必笑話他們； 你要嗤笑萬邦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, O LORD, shalt laugh at them; thou shalt have all the heathen in derision.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>