--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -37,112 +37,112 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6aa61ac57fce460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb02f039fcd2a434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8001a3c8b66f47aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf8be61f2477347ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R715e1c18e0674af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R074970c614c24295" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R78b79e46ee6447fc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7317361c358e46ab"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2f490ecdcd324d62"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R27abfdbf5dea4e3e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R087814a98d7d46dd"/>
-[...18 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rb9844aebe65a4fea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7e7098a832974b09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R33f1727f9ecf4907"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R326f6a1b20364cfd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc10a8299dcf74071"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ref7a4c6da10344ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6247d5ddb4f249b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R58eb87b3c4d04763"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R171be978f4fb4742"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2ab7d4587d80493c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc331af2c05ec492a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4d11cbd0077f47c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3a8c94b799894e71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4d64bed9945c407c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R93dd7f78153c4b5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rdfe32efb17754782"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R47b8c5c814164af3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4333bd175faf4c00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R8104c524e7f84065"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3b0d013d0c75461b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7e5a4a9147ab4ab1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R56ee4c698f344427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R78b79e46ee6447fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f490ecdcd324d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R65cb0f7bd30540c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4b1cc358f80e4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R087814a98d7d46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf8bc09c7bbb34962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re17d5e322cd6471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raded4c344f0041eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb847e1aedc184739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf49e79382ee74739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf6b9239e17d04dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R900ce491c0cc4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0fbe2b451e61416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra02f948779ef458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R16ca5a5eaef245d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcc7b6e85288d40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2c30349880574e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2ce04ee443e84bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2932b37a501a4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R784318a6f5c14687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R40354f37a76e446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra4e4883e11f74519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7e5211501c8148d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb9844aebe65a4fea" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd2669e6f7a1945e1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1758ad699913463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7317361c358e46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27abfdbf5dea4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6bf292f3d277467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rda15ca1dd9a74e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7e7098a832974b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R33f1727f9ecf4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R326f6a1b20364cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc10a8299dcf74071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ref7a4c6da10344ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6247d5ddb4f249b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R58eb87b3c4d04763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R171be978f4fb4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2ab7d4587d80493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc331af2c05ec492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4d11cbd0077f47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3a8c94b799894e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4d64bed9945c407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R93dd7f78153c4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdfe32efb17754782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R47b8c5c814164af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4333bd175faf4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8104c524e7f84065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3b0d013d0c75461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7e5a4a9147ab4ab1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra70a8ab66b1b472f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -346,108 +346,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R90b1d85145434a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R729858c0e8ad46ca" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R43be8b654ffb40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8302c7af058f44b4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcc5bb34a3b6b4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0666a339a63042d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb1b76ec8fd78460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fab3d96d76e4fc5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R95d88b8eec4a4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d4078c8a71c47c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R64d0ee2f13ec4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4fc3263590a4f52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4bc39a9a5edd4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5d0a707fc4f4a72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0157be8872934e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d797a74ae05480b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9d6f6309b6884d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffe4f9901c164af3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re8d6fdf0c0ca4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree95b3f5453249d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1faf578cd0c74d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R979873da772545b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R26ef7009616f4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R467f329b9c1d4868" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2ef1125cc4784552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53207446a8d54b5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R81f712501ab044dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63bb231b7cb4451e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc0a58a9ea4ca48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d9e823e9b1f4b93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re67bd876007b48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3626b13317f42cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2c02da3441c7421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c672872dca94ab7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdb3d739f790241eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58f80d2cea6a49b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raa1be56d6737416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37ea95bd2ddd4207" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R44dee783bef24c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R001f26c4d1d645dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R540e5f37e42e4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R451f530699e54182" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rea7bfb21461644ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cce7c0bee6b413b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2306,100 +2306,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd5c65268817643f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd0936b2249ac4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re3c0ebdc46464709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re74c60fca98649aa" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R86503b9d58ef4d89" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d621715032e410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R581cb390e1124b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R013b0e84a3c246af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R072a509fc7514bcf" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc37345996c3e4a10" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0936b2249ac4958"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R581cb390e1124b8b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re3c0ebdc46464709"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R013b0e84a3c246af"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3425,116 +3425,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re74c60fca98649aa"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R072a509fc7514bcf"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbe619e85056f4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0cbb83ec51cb4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53ce320f23454e51" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbb12798bb5f546c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R734f12addbeb4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R865773f28bc84e82" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0cbb83ec51cb4f95"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R53ce320f23454e51"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R734f12addbeb4f9c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R865773f28bc84e82"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3598,108 +3598,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c52c3e2fd9f4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3393fba2ba134628" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fd7ab10e9cb4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc873e604773e460c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf0b3a0091be4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R38a700ab274642aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd80da89d7d094faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Raabd9218e3ea4d49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c36b778a1714fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd1033a6185784f65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71628482169d4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R40db4f660a3a4d98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c8a7df8fde347d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R537058c67fa74c8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8504280c76c49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rdcd87d1c19504af2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83f7a10aa9e4413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc32d4dfa3c144452" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref01ac4aa2aa4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf1ab0f8cb0f34a40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb60f17a3adc4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R73ec6d773e1a4eb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e70d68bbd034875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R629c4c970fa5456b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0409b3bbc3d642be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc335b7a9e1534e79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cc67c4284fa4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2cba38e1324340c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95f9bfea299f42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R450eeb46528a4b00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R802468da8efc4db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R698c1c3d826b41e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d5be979ed5746be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb50f955f810a4500" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8912aab3df94692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4614411cd2ca4ad7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9979a417a9b841ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd9ab52cc78644229" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46ac0b30ff844fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3ee11ecfc0114495" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79e42e11a7794848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7867d516734249b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5d0fa562759440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb9249cb2cc7b4cb4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3717,65 +3717,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第51章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 51 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3793,183 +3797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:9  |  Psalms 51:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你掩面不看我的罪， 塗抹我一切的罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hide thy face from my sins, and blot out all mine iniquities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3985,183 +3951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:10  |  Psalms 51:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你為我造清潔的心， 使我裏面重新有正直的靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Create in me a clean heart, O God; and renew a right spirit within me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4177,183 +4105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:11  |  Psalms 51:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要丟棄我，使我離開你的面； 不要從我收回你的聖靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cast me not away from thy presence; and take not thy holy spirit from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4369,183 +4259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:12  |  Psalms 51:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你使我仍得救恩之樂， 賜我樂意的靈扶持我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Restore unto me the joy of thy salvation; and uphold me with thy free spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4561,183 +4413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:13  |  Psalms 51:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就把你的道指教有過犯的人， 罪人必歸順你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then will I teach transgressors thy ways; and sinners shall be converted unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4753,183 +4567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:14  |  Psalms 51:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你是拯救我的神； 求你救我脫離流人血的罪！ 我的舌頭就高聲歌唱你的公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver me from bloodguiltiness, O God, thou God of my salvation: and my tongue shall sing aloud of thy righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4945,183 +4721,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:15  |  Psalms 51:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，求你使我嘴唇張開， 我的口便傳揚讚美你的話！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O Lord, open thou my lips; and my mouth shall shew forth thy praise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5137,183 +4875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:16  |  Psalms 51:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你本不喜愛祭物，若喜愛，我就獻上； 燔祭，你也不喜悅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou desirest not sacrifice; else would I give it: thou delightest not in burnt offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5329,183 +5029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:17  |  Psalms 51:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[神所要]的祭就是憂傷的靈； 神啊，憂傷痛悔的心，你必不輕看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sacrifices of God are a broken spirit: a broken and a contrite heart, O God, thou wilt not despise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5521,183 +5183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:18  |  Psalms 51:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你隨你的美意善待錫安， 建造耶路撒冷的城牆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do good in thy good pleasure unto Zion: build thou the walls of Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5713,183 +5337,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:1  |  Psalms 51:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛與拔示巴同室以後，先知拿單來見他；他作這詩，交與伶長。 神啊，求你按你的慈愛憐恤我！ 按你豐盛的慈悲塗抹我的過犯！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David, when Nathan the prophet came unto him, after he had gone in to Bath-sheba. Have mercy upon me, O God, according to thy lovingkindness: according unto the multitude of thy tender mercies blot out my transgressions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5905,183 +5491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:19  |  Psalms 51:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，你必喜愛公義的祭 和燔祭並全牲的燔祭； 那時，人必將公牛獻在你壇上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shalt thou be pleased with the sacrifices of righteousness, with burnt offering and whole burnt offering: then shall they offer bullocks upon thine altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6097,183 +5645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:2  |  Psalms 51:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你將我的罪孽洗除淨盡， 並潔除我的罪！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wash me throughly from mine iniquity, and cleanse me from my sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6289,183 +5799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:3  |  Psalms 51:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，我知道我的過犯； 我的罪常在我面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I acknowledge my transgressions: and my sin is ever before me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6481,183 +5953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:4  |  Psalms 51:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我向你犯罪，惟獨得罪了你； 在你眼前行了這惡， 以致你責備我的時候顯為公義， 判斷我的時候顯為清正。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Against thee, thee only, have I sinned, and done this evil in thy sight: that thou mightest be justified when thou speakest, and be clear when thou judgest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6673,183 +6107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:5  |  Psalms 51:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是在罪孽裏生的， 在我母親懷胎的時候就有了罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I was shapen in iniquity; and in sin did my mother conceive me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6865,183 +6261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:6  |  Psalms 51:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你所喜愛的是內裏誠實； 你在我隱密處，必使我得智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, thou desirest truth in the inward parts: and in the hidden part thou shalt make me to know wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7057,183 +6415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:7  |  Psalms 51:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你用牛膝草潔淨我，我就乾淨； 求你洗滌我，我就比雪更白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Purge me with hyssop, and I shall be clean: wash me, and I shall be whiter than snow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7249,183 +6569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 51:8  |  Psalms 51:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你使我得聽歡喜快樂[的聲音]， 使你所壓傷的骨頭可以踴躍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make me to hear joy and gladness; that the bones which thou hast broken may rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>