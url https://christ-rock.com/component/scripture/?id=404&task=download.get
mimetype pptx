--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5b218d9dbab94215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcf8b6956e5fd42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd92151deb6bc4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4a1640a7261a4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R68c4a68f7fd14604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3048cbca64ea436d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2beb6b69c3614839"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7a54a18de97c4fe3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R33245a0925f94c82"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4a0c8ca32fe848be"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re73eeec51d274ce0"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R5a65b00cca3a4a40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R81188ff528604cf3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf8c727c151d941f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R09512a32a9e44858"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3c8c924ed041439f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8f8d7657dd8c4f26"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Reda4f1276cf543b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf89f6ce5eac642cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R39c84fdaa9bb41ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf9b62e3e443f49f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R09eec011f19a4a30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc0e119ea5a40463c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8f90d715436a4ad1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re133479206094496"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3f9fd3d0393c4032"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R812ef49bc1404e11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4b2388e38e6b4490"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rff196b8b023f4158"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R82ac75a5b0e5460e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0401193fbf364ca2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5f42624497614b20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rde9fa967d36842f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb48b443d654a4164"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R8f88a5520baa42fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1ece168e91284f00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R63e43107281849cb"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R214b25a140f54af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2beb6b69c3614839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33245a0925f94c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8c429d3f0623494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R102ca36fd5054b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re73eeec51d274ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R29f7073571d04efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9dc2c34926844946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R83391fcba6d244dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf875a66559b54e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2959722ef6654e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R58da6694b8024336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rae6d9ba8d51e44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8da50e78495545b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc5b819652bcb4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R03c33e059d364ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf4acb9b8501e400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R09449b1e0c874612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2a5aae39f47b4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R416f884032e14020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2c4b540d5dbd40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9d263cfafc22417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re90274926da24218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb9890636c2cf4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd71a6880f2414f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R255af676a9ef4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R53262e32f1744826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0dd8df394c9b443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Refb1648fa0c3462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5a65b00cca3a4a40" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7782076795784513" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra404d720dcf2460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7a54a18de97c4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a0c8ca32fe848be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8625914931b343d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5ef276c064ea41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R81188ff528604cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf8c727c151d941f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R09512a32a9e44858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3c8c924ed041439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8f8d7657dd8c4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reda4f1276cf543b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf89f6ce5eac642cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R39c84fdaa9bb41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf9b62e3e443f49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R09eec011f19a4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc0e119ea5a40463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8f90d715436a4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re133479206094496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3f9fd3d0393c4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R812ef49bc1404e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4b2388e38e6b4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rff196b8b023f4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R82ac75a5b0e5460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0401193fbf364ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5f42624497614b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rde9fa967d36842f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb48b443d654a4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8f88a5520baa42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1ece168e91284f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R63e43107281849cb" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re919a8ce2ce54d55" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb82a5fbaa1d5462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8ce034eaded4448" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Recc61ab25c224045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0394a8aa2dbf4a11" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R844c53b55ae448f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34cd8ff8a5034b71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3471082854f84347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86327396fe184db1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9e3df50f1b79442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2a65416725b4bb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R91567254655144d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf34794aa988c49c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd01301488ef4453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f82997a570d4d3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc0195c0adee94184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdc2d4f3f2fd4d0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf9cf1a9b3eb142f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95c18dbac35e4fc9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2760a549ba2c4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4429487af1b4737" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc03b16b034d44fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81d6f89f1b2643be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R98a217f3aef948b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ab16f31b98d4440" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R509362ad4db94122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92143ff8425b46d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9d682707b2f54c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1fbcf39846d4ce9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1bb47bc5cc1346e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R280617363c144ddd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc9203093bf4447a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde8f8c010c234519" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R88e1e940e9534e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R721380bf76d048de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R96ef27aabf2e4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ad0a8c443b249ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd8c64d50a9c24dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fcfc2d6273b499b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3c8c8c1ff9534e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a0019eab906425f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra3768c9a5ffc4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1779b4ec8abb482a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5df78eb3f0b74d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07b8a809e07e4c59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R33e3915c1bf64b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07631e62b60947d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8f602f9a68d24fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6de02c2c97d349ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4dfd03e6232a470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra92640facd864c3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb93dc68cc9c044b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10b3baaf3280486e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra0722882b34343bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae8e4ad806524b17" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R843bb5c4fde54d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R57448a8daf844834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbedc6ad4f74e4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd967cac6b4ca4923" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7abbe3a90c944d7a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R955df14117ff447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R29212a5c5b0d411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R38edacdedf004b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R208b528075024214" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e32a2e91b9446b5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R57448a8daf844834"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R29212a5c5b0d411a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbedc6ad4f74e4f52"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R38edacdedf004b9c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd967cac6b4ca4923"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R208b528075024214"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc7ed40b9c0f8426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3822906bc0ce4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R525f4ee6d44d4c10" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7f1d75d732c54451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R14da858e3f5b48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re897c4e23322463b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3822906bc0ce4a19"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R525f4ee6d44d4c10"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R14da858e3f5b48eb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re897c4e23322463b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R487c666799e5464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfa5534480c6747b3" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4861461b1307439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R94cbf5e3ebbb4ab8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref7bf53b7f7f4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re389ee5f8cc54075" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9000b5eb692f480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf3042009af8e41ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R024234bb6222476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8281208e957e466e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88962ab9790b4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R17483be3afec4e9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R010a1263828249db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2870dcfaed06486d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cb8d2ba7363485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re28a54f3911443b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab61fcc92ded46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6e7bb8d170d84419" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0dfe66c4133e443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rafe3bdf19eaa470c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b9d51f2baf34400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8444950abb634f04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f0614c310f14fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra2bdff4c0f594be5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb21cb7efc9254c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R13b370af99fc4c6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42ca3e26210d4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R428c8e05f89a4ba2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59012f7219174c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R494f36dc17524532" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a1fe0657c294f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R0b7855e301904378" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaed175803ee4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5f7f760ed968404f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb152d3eee4e8435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Ra66a28a43ed342fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4fad1e685984108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Ra47a94be2e5c42c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R914bde680fdb4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Re93d55393f8c47d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R335bbb5c53f649f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf0ce6387df5543f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1eb124744abb48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra7c9502961774545" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9211bd609c0a4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf8f1f77eeb9f45ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R258739c57e3447b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7c5aac9f8f3140d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07e37bb8eb2341fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R029a16bdf5834d2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb09012beb33c4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rff19f2b58199496b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3d67ec05f424f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rac76bca70b8447b0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第139章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 139 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:9  |  Psalms 139:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若展開清晨的翅膀， [飛]到海極居住，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I take the wings of the morning, and dwell in the uttermost parts of the sea;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:10  |  Psalms 139:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是在那裏，你的手必引導我； 你的右手也必扶持我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even there shall thy hand lead me, and thy right hand shall hold me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:11  |  Psalms 139:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若說：黑暗必定遮蔽我， 我周圍的亮光必成為黑夜；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I say, Surely the darkness shall cover me; even the night shall be light about me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:12  |  Psalms 139:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>黑暗也不能遮蔽我，使你不見， 黑夜卻如白晝發亮。 黑暗和光明，[在你看]都是一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, the darkness hideth not from thee; but the night shineth as the day: the darkness and the light are both alike to thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:13  |  Psalms 139:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的肺腑是你所造的； 我在母腹中，你已覆庇我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast possessed my reins: thou hast covered me in my mother’s womb.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:14  |  Psalms 139:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要稱謝你，因我受造，奇妙可畏； 你的作為奇妙，這是我心深知道的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will praise thee; for I am fearfully and wonderfully made: marvellous are thy works; and that my soul knoweth right well.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:15  |  Psalms 139:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在暗中受造，在地的深處被聯絡； 那時，我的形體並不向你隱藏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My substance was not hid from thee, when I was made in secret, and curiously wrought in the lowest parts of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:16  |  Psalms 139:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我未成形的體質，你的眼早已看見了； 你所定的日子，我尚未度一日， 你都寫在你的冊上了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine eyes did see my substance, yet being unperfect; and in thy book all my members were written, which in continuance were fashioned, when as yet there was none of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:17  |  Psalms 139:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你的意念向我何等寶貴！ 其數何等眾多！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How precious also are thy thoughts unto me, O God! how great is the sum of them!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:18  |  Psalms 139:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若數點，比海沙更多； 我睡醒的時候，仍和你同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I should count them, they are more in number than the sand: when I awake, I am still with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:1  |  Psalms 139:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 耶和華啊，你已經鑒察我，認識我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. O LORD, thou hast searched me, and known me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:19  |  Psalms 139:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你必要殺戮惡人； 所以，你們好流人血的，離開我去吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely thou wilt slay the wicked, O God: depart from me therefore, ye bloody men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:20  |  Psalms 139:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們說惡言頂撞你； 你的仇敵也妄稱[你的名]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they speak against thee wickedly, and thine enemies take thy name in vain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:21  |  Psalms 139:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，恨惡你的，我豈不恨惡他們嗎？ 攻擊你的，我豈不憎嫌他們嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do not I hate them, O LORD, that hate thee? and am not I grieved with those that rise up against thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:22  |  Psalms 139:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我切切地恨惡他們， 以他們為仇敵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I hate them with perfect hatred: I count them mine enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:23  |  Psalms 139:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你鑒察我，知道我的心思， 試煉我，知道我的意念，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Search me, O God, and know my heart: try me, and know my thoughts:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:24  |  Psalms 139:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看在我裏面有甚麼惡行沒有， 引導我走永生的道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And see if there be any wicked way in me, and lead me in the way everlasting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:2  |  Psalms 139:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我坐下，我起來，你都曉得； 你從遠處知道我的意念。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou knowest my downsitting and mine uprising, thou understandest my thought afar off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:3  |  Psalms 139:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我行路，我躺臥，你都細察； 你也深知我一切所行的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou compassest my path and my lying down, and art acquainted with all my ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:4  |  Psalms 139:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我舌頭上的話， 你沒有一句不知道的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there is not a word in my tongue, but, lo, O LORD, thou knowest it altogether.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:5  |  Psalms 139:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在我前後環繞我， 按手在我身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast beset me behind and before, and laid thine hand upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:6  |  Psalms 139:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[這樣的]知識奇妙，是我不能測的， 至高，是我不能及的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Such knowledge is too wonderful for me; it is high, I cannot attain unto it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:7  |  Psalms 139:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我往哪裏去躲避你的靈？ 我往哪裏逃、躲避你的面？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whither shall I go from thy spirit? or whither shall I flee from thy presence?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 139:8  |  Psalms 139:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若升到天上，你在那裏； 我若在陰間下榻，你也在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I ascend up into heaven, thou art there: if I make my bed in hell, behold, thou art there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>