--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfccde3b8a5e741fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R672c86995f29441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdc556633516c48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0c323c2024bf451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R988aebf8120e43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R28e69932370e4270" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2a3b8cdfd5e5493c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc0ccbdc8508640ff"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R87bd21b2f77c402b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6efa43fa6dc94205"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R088bb0c7eb724327"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3a5ccf02ff2f4289"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2fc6e12887364d07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf5b24e3638404e8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf81e52d8da034450"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb26cab979eb04061"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8d38cabab6214818"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R542c67a533e240ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R19388416bc464c16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5874e0bb198a442d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R275d953ecb134529"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd8220210a4be4012"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R435b163a6e8f4b6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R32c6d3014de64989"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2c56c882d7c94b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a3b8cdfd5e5493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87bd21b2f77c402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9c2c0cc89fdd4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R55b7f032003f4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R088bb0c7eb724327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdb31dc5887334900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Recddec6a80454428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbaa4b856c67a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra2e754d93865408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf5bf361fa69d4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R46fff7ac3ea54196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R48f85a094b0b4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R895b6d60dbaf4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra98ab724130e42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R91b455c64d504446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3a5ccf02ff2f4289" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb7eebd4f230246a2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2369a477dbd44597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc0ccbdc8508640ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6efa43fa6dc94205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf7804da1acde4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2b887e70b8c4418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2fc6e12887364d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf5b24e3638404e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf81e52d8da034450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb26cab979eb04061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8d38cabab6214818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R542c67a533e240ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R19388416bc464c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5874e0bb198a442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R275d953ecb134529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd8220210a4be4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R435b163a6e8f4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R32c6d3014de64989" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7acaa1b13be34d1a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1fb3444d0a1c4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0ef9078d7d54d54" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1b24ce72043d4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73d7e3aa549f4362" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5b800d17eaef4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rced0caff8bc644ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc831e8e8a0e24127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b8a28ab3a644af9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R34946b1a79dc4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8db61775bbce4e30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2144dfbc5f76403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83afb4fedea84382" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re4119bb5f74844e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf65780551d34ae2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R13f84d4e3fd6470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5bc127696ce74cd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb3c72011e9eb4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d3d174d64cc4463" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R03c4468f0df140e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f8a750ae2164490" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R60aa1413a84245b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R698e115e218f4278" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb1645255fb34482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48ebae173ba34f12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd8d1b89da742473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f14b5ce7d31430e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra3d9c62c6bd242c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c4fb69f70a24867" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R94a500885cd44a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R48328ce596584f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re88be794c93d4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbe63dbb7a9564a7b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce9476f5e2c24906" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf05c25594d6e4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra73466b0edcf4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcbcec341df6a43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7e0d6d4a67a34662" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9f6a7fc63e574512" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R48328ce596584f30"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra73466b0edcf4960"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re88be794c93d4000"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcbcec341df6a43f8"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbe63dbb7a9564a7b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7e0d6d4a67a34662"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbfcb36f0679a4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3175279b39e4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b34a2213cfa4cb8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfbac84ea45794bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4b158dd389ef46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fa2799056874d40" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf3175279b39e4f9d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4b34a2213cfa4cb8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4b158dd389ef46cd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6fa2799056874d40"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7d33fcdce9d4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra80bbe409d624197" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdeff32cec5e64279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re270bc65d03043be" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0b026e11b8842d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R39685da0d045475a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref57af4a1fc2483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5c1d68feffd245f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R903505d26cf94b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R425159ad045f4d0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcc4e524880240d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R996fe87e32e3443c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9a8a89c06514696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1f4bf0b6e2044bae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7628f73d1b44bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R095f88b720fb4bc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R939005da7e8646b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdac85a8417a34d2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb67b2d3d51524f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdc504952e5084bc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R072bb1612b4141b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd266c9a8fcda4fee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R508598dca2ec4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9d4bcc21c3144c50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1f1f7a268d645d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7b59f272ac474584" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b0d1c298ab64ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1215306d956c4a90" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第95章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 95 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:9  |  Psalms 95:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，你們的祖宗試我探我， 並且觀看我的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When your fathers tempted me, proved me, and saw my work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:10  |  Psalms 95:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>四十年之久，我厭煩那世代，說： 這是心裏迷糊的百姓， 竟不曉得我的作為！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Forty years long was I grieved with this generation, and said, It is a people that do err in their heart, and they have not known my ways:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:11  |  Psalms 95:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我在怒中起誓，說： 他們斷不可進入我的安息！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto whom I sware in my wrath that they should not enter into my rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:1  |  Psalms 95:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>來啊，我們要向耶和華歌唱， 向拯救我們的磐石歡呼！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O come, let us sing unto the LORD: let us make a joyful noise to the rock of our salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:2  |  Psalms 95:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們要來感謝他， 用詩歌向他歡呼！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us come before his presence with thanksgiving, and make a joyful noise unto him with psalms.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:3  |  Psalms 95:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因耶和華為大神， 為大王，超乎萬神之上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD is a great God, and a great King above all gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:4  |  Psalms 95:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地的深處在他手中； 山的高峰也屬他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In his hand are the deep places of the earth: the strength of the hills is his also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:5  |  Psalms 95:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>海洋屬他，是他造的； 旱地也是他手造成的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sea is his, and he made it: and his hands formed the dry land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:6  |  Psalms 95:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>來啊，我們要屈身敬拜， 在造我們的耶和華面前跪下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O come, let us worship and bow down: let us kneel before the LORD our maker.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:7  |  Psalms 95:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他是我們的神； 我們是他草場的羊，是他手下的民。 惟願你們今天聽他的話：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he is our God; and we are the people of his pasture, and the sheep of his hand. To day if ye will hear his voice,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 95:8  |  Psalms 95:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不可硬着心，像當日在米利巴， 就是在曠野的瑪撒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Harden not your heart, as in the provocation, and as in the day of temptation in the wilderness:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>