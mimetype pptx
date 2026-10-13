--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdd666ec8256f447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf79e3b7a13904922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1229d57ba016476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R914e144ccb4a4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1381f969ede34464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdf5b286cf0934fa8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R17e54f5104754539"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rece1f08ef5a54136"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R92d84d7047a1412a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8a8a81a0690445f8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R983bfd05f7d44239"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R01ab959b73684d82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R95a06eb818614421"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R293f851cfcf24a1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rddf98046466e4bc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1acf37734e394a44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R74d1cef91c254394"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3ceaa082b9a24639"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3fef9efec6b74405"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb94aa677b36b4522"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra71cb3981c0e4068"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re0b6f330ee3443ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R17e54f5104754539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92d84d7047a1412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2b156aaca5b1469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra0e2b0f487ee44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R983bfd05f7d44239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2c56898bbc184beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rae8e8c82f03944b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R264c58e90e244706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6ae9c32ad5374eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfcff003aa70d41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R41580b2527bc4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2cc2165220ba4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R01ab959b73684d82" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R49289041905e44f4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R047ce35f31004dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rece1f08ef5a54136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a8a81a0690445f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4dca721cee7f41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re2eb34e4da424633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R95a06eb818614421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R293f851cfcf24a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rddf98046466e4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1acf37734e394a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R74d1cef91c254394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3ceaa082b9a24639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3fef9efec6b74405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb94aa677b36b4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra71cb3981c0e4068" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ref7d9e3781fb4399" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4c10f61f60c14967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d0a11347e88493d" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3c40770121744c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64d38aa8e1104a2c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra5663d59a11a40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3da73873b0f4a49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc35be39eae5642a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf19c20d48a0b4a1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf9ed7870c00c45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R829b632abe3c4f7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R02e9f89ab73f49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabe044832da34cbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R930dd9d209074183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84970b01ecfd4271" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra595999eb39243fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R247f8619fdc440eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfea43ddcf97f4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b4d7d6bc1474d02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc2eb07273403448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21a97bec337f45c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R34476a6679234974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6948081d4d5044bb" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re43a3eff9a9a4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R66e77eef112a45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5458712bee2e4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rae13fdacaa1a44c7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90dab9e2810e4122" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8bfa67f1460745ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R49991de89ddf4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rad2b51be27794a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re338e5b488b44289" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R078a71e2a30849ae" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R66e77eef112a45d6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R49991de89ddf4d0e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5458712bee2e4f08"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad2b51be27794a85"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rae13fdacaa1a44c7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re338e5b488b44289"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6b1bed411d9b40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4cda6b3a1dc04de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R532f5b4dc094428b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ref0e717000074833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1aa427cb7cb34f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R663a85c64e284b4a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4cda6b3a1dc04de7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R532f5b4dc094428b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1aa427cb7cb34f64"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R663a85c64e284b4a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd10b631d52545a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3c20611f88fd4d61" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7a07d6813514e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfe23899ebcc54b21" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb843acf7a6c54218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfab3f1f1c1c14d6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b6d87587b144f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R70b8cb46113a448e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4847fde8cb64386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R70bf60c95ee0486d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R823e8ca9e6ab42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5b0b20b8b4d949b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb88335607f74022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R58822755bf3845cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0087a2f1f99459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3bb4352e0d3d4289" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09c59663e5634d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Raa0aeb16a4094586" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e4201f49eaf48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb3798292f8134f1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3b2378f54384556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R27dc5ae8abf247cb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 12:1  |  Psalms 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。調用第八。 耶和華啊，求你幫助，因虔誠人斷絕了； 世人中間的忠信人沒有了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Sheminith, A Psalm of David. Help, LORD; for the godly man ceaseth; for the faithful fail from among the children of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 12:2  |  Psalms 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人人向鄰舍說謊； 他們說話，是嘴唇油滑，心口不一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They speak vanity every one with his neighbour: with flattering lips and with a double heart do they speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 12:3  |  Psalms 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡油滑的嘴唇和誇大的舌頭， 耶和華必要剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall cut off all flattering lips, and the tongue that speaketh proud things:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 12:4  |  Psalms 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們曾說：我們必能以舌頭得勝； 我們的嘴唇是我們自己的， 誰能作我們的主呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who have said, With our tongue will we prevail; our lips are our own: who is lord over us?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 12:5  |  Psalms 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：因為困苦人的冤屈 和貧窮人的歎息， 我現在要起來， 把他安置在他所切慕的穩妥之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the oppression of the poor, for the sighing of the needy, now will I arise, saith the LORD; I will set him in safety from him that puffeth at him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 12:6  |  Psalms 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的言語是純淨的言語， 如同銀子在泥爐中煉過七次。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of the LORD are pure words: as silver tried in a furnace of earth, purified seven times.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 12:7  |  Psalms 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你必保護他們； 你必保佑他們永遠脫離這世代的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt keep them, O LORD, thou shalt preserve them from this generation for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 12:8  |  Psalms 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>下流人在世人中升高， 就有惡人到處遊行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked walk on every side, when the vilest men are exalted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>