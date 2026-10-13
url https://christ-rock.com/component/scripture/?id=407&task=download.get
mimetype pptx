--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re9838b5748fc4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2819323bf54640dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8b9e2931df3b4f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R64739dbefc0d4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4e3a85d4956b4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R09fa84338da74a57" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfc524abad1bf4f3b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4e49e0d0ad904a68"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R85a032e7bd0c4c84"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8e7204d920fe4f6a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R94f7e7236b084189"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd98adf3855dc4204"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd0d8cae6a6ad4c4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Refa2430e53c2418b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R04046da827ef4f34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8d493b37778842ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R85bb49a9af634858"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6136b30bc706402c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdb6ff1037e694baf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Reb3c9bf05391401b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc14fb80da1e84ef2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc704c48c4ece4bee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf9663b4f75e94059"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re15542c48af44dc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re3606cac3e004efe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rba8ee19517a54fb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rfa95a6a098924fb4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8e2937005beb47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfc524abad1bf4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85a032e7bd0c4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7e902318183c4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb22fe6d5dde34aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R94f7e7236b084189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re46ee07093c546da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd3eb93da6d4b475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4d8a6e83eaf44e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1bca2ea626e440a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra42247f2c0d54ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re88cc45153864436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5e2c16aea5054db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6ecc3006584043ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb0f4d00f32d14496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbb084b39760f428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4318821e80844a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4b80c8871641491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7a5c472559544f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd98adf3855dc4204" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1e147a279f4e4234" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R95629eaab47742d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4e49e0d0ad904a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e7204d920fe4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R41453b69c41349b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb7c1d4a089c046a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd0d8cae6a6ad4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Refa2430e53c2418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R04046da827ef4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8d493b37778842ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R85bb49a9af634858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6136b30bc706402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdb6ff1037e694baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Reb3c9bf05391401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc14fb80da1e84ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc704c48c4ece4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf9663b4f75e94059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re15542c48af44dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re3606cac3e004efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rba8ee19517a54fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfa95a6a098924fb4" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5e8b0c369bf04cf6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbdc3efdbab67441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde4c44e5ee514b85" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R52f5033f5b154524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a0d4f19a3a248a7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb1c3954f4b0b4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62c7c98a1f5446fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra1e206aadd254b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6714bc2589e54f14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfd1f70a25b4b49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2318f371d9fa4c3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8befcbe4233747b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc49f86826fd848af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Redfcb319ff2f4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf0fe2ae5c0d4124" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R847005e6e9ab4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R148d9e284d9643f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R29bf3ce954a94d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd73d9cddef9a41fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6fc809886cdb4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R488853903baa402a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R95eaa15be1a641de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd112ee152c974a43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rafb3f0ef4cda49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref61efa49da14779" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R627fb90cbd094c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc82b844b280f4067" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raf918691c7b44948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd71a53473119496a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R800804171f7442ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25a4297005d54f6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4a825b1576514871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2685fb18fe742c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9bcc5fdc2b224b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4031182d7af5438b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R946b7b84ec324ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc4b5260441f14988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R86537f92db4f4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R987b62ab22054f8b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R254f04a8ffcb4128" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf120cceb646e4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9049e05bc9f94cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6326b6ee905a4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1067e36457d544b8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84947c1448f045a3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc4b5260441f14988"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9049e05bc9f94cf5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R86537f92db4f4a08"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6326b6ee905a4514"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R987b62ab22054f8b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1067e36457d544b8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R53c97b9240534d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raabc403b6e914cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a185546c6094696" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9e7a518e44334112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd83cd92a3ec44d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbad9e98d785846d7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raabc403b6e914cc1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3a185546c6094696"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd83cd92a3ec44d7f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbad9e98d785846d7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8d618ef8be342f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdc03e74f48e8477a" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36eef60fad504236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R594e5434c5bb4bf1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d3ca6755f7d42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra4428184a9b04a74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra44b0f955ad54611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4caae553624b4585" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red17f9add4b74a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfb507922c5e4432c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8dd4424f01a34c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re8b856fe14d84a91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f47f384f65d4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R94d403042c3944b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf624bf746a914057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re3748e9d4f62498a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01795f951d574054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb80297d3672f42ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R924ab80f538746c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R061df6c4865641a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57731a2780d74926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1df7072515ea440c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbad4c5d8e4c4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R03a1f9897d4b49f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd6d9c7edee5412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R18b4a269757b4f5c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd45c291c5d5f446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R30bd389643af44d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb84e240b3694611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R330ac4483d0e428c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d39ecd060374c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R48e918f15a2b4613" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74fead091a5c4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R401c32f1cf504248" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第148章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 148 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:9  |  Psalms 148:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大山和小山， 結果的樹木和一切香柏樹，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mountains, and all hills; fruitful trees, and all cedars:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:10  |  Psalms 148:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>野獸和一切牲畜， 昆蟲和飛鳥，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beasts, and all cattle; creeping things, and flying fowl:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:11  |  Psalms 148:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世上的君王和萬民， 首領和世上一切審判官，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Kings of the earth, and all people; princes, and all judges of the earth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:12  |  Psalms 148:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少年人和處女， 老年人和孩童， 都當讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Both young men, and maidens; old men, and children:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:13  |  Psalms 148:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願這些都讚美耶和華的名！ 因為獨有他的名被尊崇； 他的榮耀在天地之上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them praise the name of the LORD: for his name alone is excellent; his glory is above the earth and heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:14  |  Psalms 148:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將他百姓的角高舉， 因此他一切聖民以色列人， 就是與他相近的百姓，都讚美他！ 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He also exalteth the horn of his people, the praise of all his saints; even of the children of Israel, a people near unto him. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:1  |  Psalms 148:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 從天上讚美耶和華， 在高處讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD. Praise ye the LORD from the heavens: praise him in the heights.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:2  |  Psalms 148:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的眾使者都要讚美他！ 他的諸軍都要讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye him, all his angels: praise ye him, all his hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:3  |  Psalms 148:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日頭月亮，你們要讚美他！ 放光的星宿，你們都要讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye him, sun and moon: praise him, all ye stars of light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:4  |  Psalms 148:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天上的天和天上的水， 你們都要讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise him, ye heavens of heavens, and ye waters that be above the heavens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:5  |  Psalms 148:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願這些都讚美耶和華的名！ 因他一吩咐便都造成。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them praise the name of the LORD: for he commanded, and they were created.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:6  |  Psalms 148:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將這些立定，直到永永遠遠； 他定了命，不能廢去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath also stablished them for ever and ever: he hath made a decree which shall not pass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:7  |  Psalms 148:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所有在地上的， 大魚和一切深洋，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise the LORD from the earth, ye dragons, and all deeps:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 148:8  |  Psalms 148:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>火與冰雹，雪和霧氣， 成就他命的狂風，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fire, and hail; snow, and vapour; stormy wind fulfilling his word:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>