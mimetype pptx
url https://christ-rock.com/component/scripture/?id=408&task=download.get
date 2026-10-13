--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a3f87991eac440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R614cab8e2b4c4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2583bc06db8848b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R069a950fdabf4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8c78869a80b44a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbf5df9b76bcc4325" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R812d543e459a4dce"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfff5ec9112d04123"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf46adf95edb94258"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rddda46652c44484e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R224fe7fc5c5f445e"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Raba436567fc34d93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rec0021ab40d04950"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7e732187346a413d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb9afe0e5011340d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R02c2e96093ce4055"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rea4a4d2c653e4577"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R04173c932f4b496b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5649cfacb86c445a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Reb1ea63c54524d89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb660773a65d94f0f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdd6f0f96cb27432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R812d543e459a4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf46adf95edb94258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R444490609a8e47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Reba2b4b1110045f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R224fe7fc5c5f445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcb4f64c17fea4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf303df96763142c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra8e1dc65d325446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra54ab6c3fd274ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raf22a9799bb34f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf1a909ec0c194067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf7e22ccdc74b441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raba436567fc34d93" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc5799916acd44b74" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbec7805423374579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfff5ec9112d04123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddda46652c44484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R278886f54a2e4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc8b0227b63e74421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rec0021ab40d04950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7e732187346a413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb9afe0e5011340d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R02c2e96093ce4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rea4a4d2c653e4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R04173c932f4b496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5649cfacb86c445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Reb1ea63c54524d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb660773a65d94f0f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2cb475b2815746f5" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R21282cc0d6b6417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb82bd5f7f33f4555" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1713e471d4fa4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b0dfe2ac61a425d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6dbab32ab3ed4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf55f84c788b74095" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R77e00087873b40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e8ad67ff4a64789" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0c45dde41ed948b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R975eaf7b2b574f3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R230ca673cd704eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc68bbae8352b4ddd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R54cb946bf801432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f6f506b9c8d438d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0384f729b3d44c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0891493b02343b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rded5ca9b42344c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1af7901b61bc4193" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1531ff7445fc4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7479fd87fa954b60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd7a6ca1588284523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R085c2a66f0a845ad" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84ed7168d24448f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R66cd6d89459543f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8a8247edbd894c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rffff7a9e234841dc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84a0837e60fc478d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79c1eb0a451345d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdba83057629449d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra55b627b404d4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8a0b3f58e14e4c03" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdda63e7c09304a89" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R66cd6d89459543f4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdba83057629449d9"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8a8247edbd894c7e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra55b627b404d4b2a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rffff7a9e234841dc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8a0b3f58e14e4c03"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2cd52c4bdd864db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R12e83d6e6ee8432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c9ee1313a724607" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdd49b78fefba428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra895c269863640fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ba05cd627be4976" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R12e83d6e6ee8432d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0c9ee1313a724607"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra895c269863640fc"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7ba05cd627be4976"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re495decfdae34fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re1ffe7050cb84e28" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bcb4b162cd64fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4b78ccf744c94475" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d9488d387634d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R55f3082f8d6e4492" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R735e16940dd54f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd356dc6a9c3c4536" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R569d83c720f5411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra8ec864efcee4e6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae000dd631cd432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R38b6428e0df9477d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1581f9a5c8c54ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf778885381ff464f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e57723ff20e4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5477b6719ba34235" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ffb58dfaaff4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R63826f50bb79411e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4aec048932084fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2017dc51effc4860" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1117d0856cad4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R938aa24f313d4404" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第138章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 138 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 138:1  |  Psalms 138:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 我要一心稱謝你， 在諸神面前歌頌你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. I will praise thee with my whole heart: before the gods will I sing praise unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 138:2  |  Psalms 138:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要向你的聖殿下拜， 為你的慈愛和誠實稱讚你的名； 因你使你的話顯為大， 過於你所應許的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will worship toward thy holy temple, and praise thy name for thy lovingkindness and for thy truth: for thou hast magnified thy word above all thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 138:3  |  Psalms 138:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我呼求的日子，你就應允我， 鼓勵我，使我心裏有能力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the day when I cried thou answeredst me, and strengthenedst me with strength in my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 138:4  |  Psalms 138:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，地上的君王都要稱謝你， 因他們聽見了你口中的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the kings of the earth shall praise thee, O LORD, when they hear the words of thy mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 138:5  |  Psalms 138:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們要歌頌耶和華的作為， 因耶和華大有榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, they shall sing in the ways of the LORD: for great is the glory of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 138:6  |  Psalms 138:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華雖高，仍看顧低微的人； 他卻從遠處看出驕傲的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though the LORD be high, yet hath he respect unto the lowly: but the proud he knoweth afar off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 138:7  |  Psalms 138:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖行在患難中，你必將我救活； 我的仇敵發怒，你必伸手抵擋他們； 你的右手也必救我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though I walk in the midst of trouble, thou wilt revive me: thou shalt stretch forth thine hand against the wrath of mine enemies, and thy right hand shall save me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 138:8  |  Psalms 138:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必成全關乎我的事； 耶和華啊，你的慈愛永遠長存！ 求你不要離棄你手所造的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD will perfect that which concerneth me: thy mercy, O LORD, endureth for ever: forsake not the works of thine own hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>