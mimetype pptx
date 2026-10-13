--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdc1879ae226d478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4ff5ba79f4b9411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R89225ff7031e4505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9d3b190b3fe04976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4d444e5f51fd4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4b49524104ae4d3d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R692d1cb85ae747e4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R60764c0b1aab4358"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rac9dde9e3a9343ae"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4fdb405a21894413"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2801aff1a58c4e57"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R0b96976537ba4845"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd36df6cb79a54259"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3c1c4e17bb72495a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rae2c8f0b23a84844"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R35425da9d2e94d1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8dea133e02884cf1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rff5e6aa84a954a41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R922e797536c5449f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5214bf35f8e24c2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra4e45e40dde14824"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbcee82ad3ce74bff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R72d6fc6582cb4faa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfd360a7e3c58488a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7ce0d2461ffa444f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3a29d25d76e54ba3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd0eeb034d26f47fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc16c42eba7164137"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R13d1697b3ae24fb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R1d7cd92d1637435c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6b9eb27671d3491e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R39fb3d2494f6413a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R783c0e8d11654ebe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R2db590aab46b4599"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb203a452818f4a19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R03cbe3f9a2274b4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rbd43ce8d09414c16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1ca534fac0c54a6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R40143d3494da45a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R8243bab00d0140ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R0b885603194e457e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R591700600a8542a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R692d1cb85ae747e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac9dde9e3a9343ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfb487d7d5ccf4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R502f1e00a47c427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2801aff1a58c4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf34d37ce270240ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2f2fdfe33be24fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf8442144823f4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rff42cf3f0c7c48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf53105123ff54399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbf073dcef169488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R05834b29cf22416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcf30f07143bd46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc0f28fc005c24e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4fd356080afb4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd9a80678a59b4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2f16f9246925431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rec1379511b4944df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9a3848d890064f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R603859a3c42541e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3ea069840c384484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8c2bca414d8744b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2984a83c5a5f443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R27804eaf88904b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R62faeab50cd54031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc04a67f8aefb4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf794498c2477466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rff023f9061c34234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1dc20d370a824aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re7b1c8d2369a4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3d5ac95c5fa74839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R99a922afa300492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0b96976537ba4845" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R622e9503acab4833" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9355280156f9465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R60764c0b1aab4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fdb405a21894413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R65c1815aa8cd43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re9f1d2c557be427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd36df6cb79a54259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3c1c4e17bb72495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rae2c8f0b23a84844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R35425da9d2e94d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8dea133e02884cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rff5e6aa84a954a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R922e797536c5449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5214bf35f8e24c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra4e45e40dde14824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbcee82ad3ce74bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R72d6fc6582cb4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfd360a7e3c58488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7ce0d2461ffa444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3a29d25d76e54ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd0eeb034d26f47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc16c42eba7164137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R13d1697b3ae24fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1d7cd92d1637435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6b9eb27671d3491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R39fb3d2494f6413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R783c0e8d11654ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2db590aab46b4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb203a452818f4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R03cbe3f9a2274b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbd43ce8d09414c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1ca534fac0c54a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R40143d3494da45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8243bab00d0140ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0b885603194e457e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2493287a86704951" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcfefee6ae5a349b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra166d7b5488e451a" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rac5d8ca9376d4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf557aaa8aef54eb2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9107f7e23fa34099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bddf7966c164e71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R02866c5d017348b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85aaf9288e5d4b86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8ab0983028524b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff6118e9f2d74659" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R966b35d667db42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3767f533f46413d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb65fd862244e4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71fde40a45c04222" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R079e6b7c23054716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb51153946e2c4cdb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6cb8a7729b8447cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8f9da88c8ef465b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rff081207476b4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re01aa6d5fae241f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra893c088df8d46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67ee4f99f9ac4506" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4ed075654d1647e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7b01d39f4094440" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra7efc0fcea6041b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ec2cae6f50c426f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4f17a9bffac847e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcab3b8d91ccf4a65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2ddc9a57f7254971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4af72f42a7b4452a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R591a19adeb53437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21b25e30911a4dbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc684e9bea1f445d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R504ecebe9e7a4b10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R07e4e8734609401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra81613e74d2e4d5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8f41b3260e7044e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9caf4bae3ca2444b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4e20c647ea4646ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Read98fdf802d4354" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R223605240f2846d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f9c6b6d9f4045eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R79687dbd71004fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0ce00afa1884e3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Reb9e0c38f594493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4948335e2b404a1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd64d4a180c804dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3451bc6e6d5c49e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rae4268d6a1cb4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7391b81c97a1427b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R66e89ae595184b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c20c0b9a5404e19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra1f4846cbd214b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6d925b1c9154f1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R503ca90097764dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b3324b4560f4854" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb336d84ab3e54a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9802752702e4509" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2a0c5e992e434f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89ca877967154504" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7b6beb4cb69946cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3353d3348e74b87" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b8c597bf0c14991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7c5f909cb09f4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R65c4e8c8b61b4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R979d716100e140b0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R907ea52671004b82" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1783c7137ab24fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R100cc4aa6fa546bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5bf37cae5a1f42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R641009ef29fc4a0e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c488fb5ac8c42a5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7c5f909cb09f4ce7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R100cc4aa6fa546bb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R65c4e8c8b61b4d47"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5bf37cae5a1f42a0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R979d716100e140b0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R641009ef29fc4a0e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6e78103c8cc644d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf934898509434cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0575552118774ff6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd0a4e445a0084efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R65e562df482e437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd814ac3c778f4bdd" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf934898509434cde"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0575552118774ff6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R65e562df482e437b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd814ac3c778f4bdd"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R292d34213b1d4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2dcd6d7b82004fc2" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf14a50a645894762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R33a88ed9369f4015" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbebae73c288f4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re9bb38a033754b18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5cb78d6041704d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc6cccfef312b4494" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac2f4f0093e2461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb4fbfcb049134936" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08ef31dc5024437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc0d69dfacce6424c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59a6bf419aea4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R1644fbf0e19e44e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0a533ddc04e4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R124561fdc5534b7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd466f47022964d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R017920cc570c4a78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a739bcac86142c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rbccb2d8f2a534dec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d0d961f918c4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2cb23ec684884ee8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb7cc39fa6364038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R6fc8f8b8c49f4a40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16359ae57c974b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R0c7b2f33708e41a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9418411a765c44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R182925998bfd4f66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d1e39c648184a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R52c3f87d47d14711" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R268c7e0c15c34e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rd2b69ea77af94596" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbff5a91ab694f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R84e9ec35463444e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73608728c9f5407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R66f4d27b3faa4753" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re69a5796788e40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rf57f489d694e4432" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd584941c7a104e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R2825db8a59134a18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76e28aafdcc7403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R57babd3658e84147" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd15b7aafe5ba4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R6e461c4df8d04afb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23e82ca867214f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R492efed9a0e64c2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc972b2a279064bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Ra553a1b299844553" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36d53969c9274147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4db83c98378b4551" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31cad6ef220b401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R12f5e99ecb884967" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3271449ab4fa460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8db0e52ec7444407" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a5541ca39454e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8a2e6b8034f042b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdebf146969f549a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Red38413301cf4e73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfc25085b71c4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc1067d85d9af4cd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbce777d0e19f40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R520745fb45e247b4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第73章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 73 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:9  |  Psalms 73:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的口褻瀆上天； 他們的舌毀謗全地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They set their mouth against the heavens, and their tongue walketh through the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:10  |  Psalms 73:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以神的民歸到這裏， 喝盡了滿[杯的苦]水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore his people return hither: and waters of a full cup are wrung out to them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:11  |  Psalms 73:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：神怎能曉得？ 至高者豈有知識呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they say, How doth God know? and is there knowledge in the most High?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:12  |  Psalms 73:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，這就是惡人； 他們既是常享安逸，財寶便加增。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, these are the ungodly, who prosper in the world; they increase in riches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:13  |  Psalms 73:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實在徒然潔淨了我的心， 徒然洗手表明無辜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily I have cleansed my heart in vain, and washed my hands in innocency.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:14  |  Psalms 73:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，我終日遭災難； 每早晨受懲治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For all the day long have I been plagued, and chastened every morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:15  |  Psalms 73:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若說，我要這樣講， 這就是以奸詐待你的眾子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I say, I will speak thus; behold, I should offend against the generation of thy children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:16  |  Psalms 73:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我思索怎能明白這事， 眼看實係為難，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I thought to know this, it was too painful for me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:17  |  Psalms 73:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>等我進了神的聖所， 思想他們的結局。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Until I went into the sanctuary of God; then understood I their end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:18  |  Psalms 73:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你實在把他們安在滑地， 使他們掉在沉淪之中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely thou didst set them in slippery places: thou castedst them down into destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:1  |  Psalms 73:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩。 神實在恩待以色列那些清心的人！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of Asaph. Truly God is good to Israel, even to such as are of a clean heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:19  |  Psalms 73:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們轉眼之間成了何等的荒涼！ 他們被驚恐滅盡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How are they brought into desolation, as in a moment! they are utterly consumed with terrors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:20  |  Psalms 73:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人睡醒了，怎樣看夢； 主啊，你醒了也必照樣輕看他們的影像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a dream when one awaketh; so, O Lord, when thou awakest, thou shalt despise their image.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:21  |  Psalms 73:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因而，我心裏發酸， 肺腑被刺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus my heart was grieved, and I was pricked in my reins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:22  |  Psalms 73:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我這樣愚昧無知， 在你面前如畜類一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So foolish was I, and ignorant: I was as a beast before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:23  |  Psalms 73:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，我常與你同在； 你攙着我的右手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless I am continually with thee: thou hast holden me by my right hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:24  |  Psalms 73:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要以你的訓言引導我， 以後必接我到榮耀裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt guide me with thy counsel, and afterward receive me to glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:25  |  Psalms 73:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>除你以外，在天上我有誰呢？ 除你以外，在地上我也沒有所愛慕的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom have I in heaven but thee? and there is none upon earth that I desire beside thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:26  |  Psalms 73:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的肉體和我的心腸衰殘； 但神是我心裏的力量， 又是我的福分，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My flesh and my heart faileth: but God is the strength of my heart, and my portion for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:27  |  Psalms 73:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遠離你的，必要死亡； 凡離棄你行邪淫的，你都滅絕了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, they that are far from thee shall perish: thou hast destroyed all them that go a whoring from thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:28  |  Psalms 73:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我親近神是與我有益； 我以主耶和華為我的避難所， 好叫我述說你一切的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But it is good for me to draw near to God: I have put my trust in the Lord GOD, that I may declare all thy works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:2  |  Psalms 73:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，我的腳幾乎失閃； 我的腳險些滑跌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But as for me, my feet were almost gone; my steps had well nigh slipped.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:3  |  Psalms 73:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我見惡人和狂傲人享平安就心懷不平。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I was envious at the foolish, when I saw the prosperity of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:4  |  Psalms 73:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們死的時候沒有疼痛； 他們的力氣卻也壯實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there are no bands in their death: but their strength is firm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:5  |  Psalms 73:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不像別人受苦， 也不像別人遭災。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are not in trouble as other men; neither are they plagued like other men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:6  |  Psalms 73:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，驕傲如鏈子戴在他們的項上； 強暴像衣裳遮住他們的身體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore pride compasseth them about as a chain; violence covereth them as a garment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:7  |  Psalms 73:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的眼睛因體胖而凸出； 他們所得的，過於心裏所想的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their eyes stand out with fatness: they have more than heart could wish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 73:8  |  Psalms 73:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們譏笑人，憑惡意說欺壓人的話； 他們說話自高。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are corrupt, and speak wickedly concerning oppression: they speak loftily.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>