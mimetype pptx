--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R17b5f9c01ec94dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf1874f1befdc4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8ce95b8c2c234d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1b3245a804df410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1bd9dbbaaf72450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5dd886a3bf93484f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbeb58ecc5c2e4b8b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9fc2a7e11769488e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf902b0eeaf1846b3"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R300bd68779c343aa"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re135cdc277484a11"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc5502ff5e92c481a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4a7301692ad64a48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R61cb7a38df434ba9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9e87313732c7449d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R13b489dcf4494b85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfac1772a6b1d48db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra82be7dab84c4c7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R34880140dd534dad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Reb6cbd0e6e0f499b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R44e709f626c542dc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R86d231d97dd849c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbeb58ecc5c2e4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf902b0eeaf1846b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc79994bb95fa472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra9e145ecacc84af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re135cdc277484a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rece019f2ca674850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcf72b27a3ecd448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6df6a5b1c4fa4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R81a9e58aba26461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra97a6083341f4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R58a7c4d4915c4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra0f3941b580548e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc5502ff5e92c481a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8e490445855e4254" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0f2d45613f3b4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9fc2a7e11769488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R300bd68779c343aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7abadf1eab6746a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R79cadf84768b4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4a7301692ad64a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R61cb7a38df434ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9e87313732c7449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R13b489dcf4494b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfac1772a6b1d48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra82be7dab84c4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R34880140dd534dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Reb6cbd0e6e0f499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R44e709f626c542dc" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R98e762aa33604245" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf0ec726f723a4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3eb7d88c5cd47bd" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R567948c4b9cc442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a7dd2d8936843dd" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd9e4514c80dc4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71f4edfb9d944e0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3cf10e5bdc9c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddc5db4ff5ef40aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb49854464de941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R491bf84fb94645c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R871d4b915286400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red463760865e42f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R375ed02483304c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47346715540f49e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R18599c839c5c4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R834bd7fbac4242e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7a9381434c3e4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63ec97c3164e49bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1e47079fa5f848b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcf8ee4d41e24a21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7356907478ed4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec12909d99634af1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R246dad0b247648f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1c214d27be774f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0a5ba40b552b4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7c097a1e326f4096" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07503cabad2448c8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R89ddeef262e743f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcc34b20ccf744e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4e933d1f4cdb4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re24dd73e8df946ae" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb59c5865e4224e85" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1c214d27be774f91"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcc34b20ccf744e7e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0a5ba40b552b4b0a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4e933d1f4cdb4d80"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7c097a1e326f4096"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re24dd73e8df946ae"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R739d26d038ac4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra1be0a7a4e8e4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa342c8cf4864581" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf2619c75a6524ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4fd7376d53b8479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2cd03e338f641dc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra1be0a7a4e8e4dca"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raa342c8cf4864581"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4fd7376d53b8479c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra2cd03e338f641dc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2af3fbdabd6b4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfe3b11f7a0f94eb8" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R623834d03eeb4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R313b15d3e4154d19" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86d6f79c3dcd4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R02aa2623b2f74c48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6795c56aa324bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R70aaf7c92d824afb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3067fcb938df4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra32d63afe0f24636" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd698c383c67419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1845245f00d74380" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcc5fa3b9f1148b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5358fec994224c9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc897b7976a4b4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9bf79a69c2974cd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92e82d89192c4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd2f8506aa79b45b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra858b53e65814a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfb289fe3abe44cc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc08a021a0ff74b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R926c94f90e804ebc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 3:1  |  Psalms 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛逃避他兒子押沙龍的時候作的詩。 耶和華啊，我的敵人何其加增； 有許多人起來攻擊我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David, when he fled from Absalom his son. LORD, how are they increased that trouble me! many are they that rise up against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 3:2  |  Psalms 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有許多人議論我說： 他得不着神的幫助。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many there be which say of my soul, There is no help for him in God. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 3:3  |  Psalms 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你－耶和華是我四圍的盾牌， 是我的榮耀，又是叫我抬起頭來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, O LORD, art a shield for me; my glory, and the lifter up of mine head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 3:4  |  Psalms 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我用我的聲音求告耶和華， 他就從他的聖山上應允我。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I cried unto the LORD with my voice, and he heard me out of his holy hill. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 3:5  |  Psalms 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我躺下睡覺，我醒着， 耶和華都保佑我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I laid me down and slept; I awaked; for the LORD sustained me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 3:6  |  Psalms 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖有成萬的百姓來周圍攻擊我， 我也不怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will not be afraid of ten thousands of people, that have set themselves against me round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 3:7  |  Psalms 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你起來！ 我的神啊，求你救我！ 因為你打了我一切仇敵的腮骨， 敲碎了惡人的牙齒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, O LORD; save me, O my God: for thou hast smitten all mine enemies upon the cheek bone; thou hast broken the teeth of the ungodly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 3:8  |  Psalms 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>救恩屬乎耶和華； 願你賜福給你的百姓。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salvation belongeth unto the LORD: thy blessing is upon thy people. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>