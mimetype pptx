--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R24af36b673b345c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R51e0149e5faa493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1a905080b19848f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R94fd5d8d90254c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc19acd5c564849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbed08f84770a4780" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5d29226714d44645"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0fd5de13b76a42fd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9c30da387ef84023"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R34f5d2c348b54d33"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5af7c4d2f64a4594"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0731afaee38b474f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc4b6b913bee34c39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re2e747c3e2194501"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc0b04610e34c4584"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R956f0086415141de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4444734476e64f9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0d9fe12fb64847fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3276b4c173df49c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2c58cc9222da4182"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6ff0b979d0974463"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc93e63cb0b5d4a5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4b5f94c7f20340c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0748310e76004c7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rdbd6aadfee3f4fcf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R458fb592948f474e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc0301774fda44dd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rce0e8e4d45804bfc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0437bdabbc3d4261"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4af7b1ad00fe4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d29226714d44645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c30da387ef84023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfcc9042f37744952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R483637650098463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5af7c4d2f64a4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re0935582411c425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf2e672d2b4394d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1d59fb7d37b7457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rffa3f54cfb8e4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R96164df69b94491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc782c6c55c624fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb9dbc0f18c28407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R511066f2d3204f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb6ff7fa6038c4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2c63f43957d644da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R04f058c3a874468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3f6d1b5381c344f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf3c5f3ae6ba842a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R681e41d98a3348e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reaae861c6af44466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0731afaee38b474f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R99c19e9c7880494b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R767d6491473a413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0fd5de13b76a42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34f5d2c348b54d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc0f22158291549b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0ddd7305d0614cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc4b6b913bee34c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re2e747c3e2194501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc0b04610e34c4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R956f0086415141de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4444734476e64f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0d9fe12fb64847fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3276b4c173df49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2c58cc9222da4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6ff0b979d0974463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc93e63cb0b5d4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4b5f94c7f20340c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0748310e76004c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdbd6aadfee3f4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R458fb592948f474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc0301774fda44dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rce0e8e4d45804bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0437bdabbc3d4261" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R52dc2b3fa7a2407a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc3b794349b8c47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9c39444f7ae4ae3" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc83f4e6023594d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d6538c2ecc144f3" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R940d0da9b8564a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R891738a970a9466e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5b359bc2754d42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a2544ce9f7f4d58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R48a9a60bbb9e429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43e3acafb4a44c55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R79277676c83f409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fc96c22d8904e56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5735478730304be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ac1617039bd48cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R95257969010c4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2c2e2c519d04608" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R41011d2474d84e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb13ef4bb4d2b4dea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7daa65bbe47a413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R562438ebb8be46a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R91edf1b029de46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6b5384ee7a74c1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbb9aeb14e04f4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda5b8c59d0a74a80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb2585d227d2d47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cdf34045e5d4a32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf3dba35849184824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c392a5b3beb429b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5e22955ecea54ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80b32deef49e42b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9822c7d134374534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radff650606f84ed3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4b4d8112cbbc4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18625352dc894bd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R46372283b7074c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac70e53f689045c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R37298c49b54c4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf347deed2bf94165" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6660836da2444abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra79ca555928f4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8b5ab36479a64e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R48495e63ff1f4c2b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79533c2b925d4ffe" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb769580b3f984554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R78fc83a3ab214e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0de0ccec74e743ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R90023f4df5a94bba" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R96674ee3213a4d34" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra79ca555928f4349"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R78fc83a3ab214e75"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8b5ab36479a64e17"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0de0ccec74e743ed"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R48495e63ff1f4c2b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R90023f4df5a94bba"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb32bc8a92158490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R388aa13dd55b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bc3cd0eb4c3412b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R37bbcabac03a4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc84d85afe3e94e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R254beec7d2794a81" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R388aa13dd55b4adb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5bc3cd0eb4c3412b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc84d85afe3e94e2e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R254beec7d2794a81"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e12c7c588294fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R90de41d0e5b34487" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4b17e61197f4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbc03f8a04c364c45" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R872305373ad94e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R037f690bca4b4379" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R360c31b97fa9491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc2af36e6e68046d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89ab3214b87e4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R40ec2c0140fd45cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R983a1c6b8ac04455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0f9ce8d6dd8f4fc8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a1151795cff4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8798974c4e914e58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reff16693f70d4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R946ce216f1314849" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23d370f80ab64094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R327027d345d0405a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7386441751345d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4a6dd6243b2347a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1182c4cd72a42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra9b644d8ebf4410a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0b123bb0ebe4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rce35aa683f9f4659" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d326e3036de4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R47475169526144f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf36c3b18099b4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re088d8fb04ec41ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R020cf4b462244d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2622caf9df01498e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R187d46cbd6c84d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb826f3c6113e4610" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc483798baa074b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4785d274aca14928" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba7e28211610463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R438e3d7f5a5b4adb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11f69518a4ee4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd5b3f0bec90b41ee" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第91章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 91 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:9  |  Psalms 91:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是我的避難所； 你已將至高者當你的居所，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because thou hast made the LORD, which is my refuge, even the most High, thy habitation;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:10  |  Psalms 91:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>禍患必不臨到你， 災害也不挨近你的帳棚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There shall no evil befall thee, neither shall any plague come nigh thy dwelling.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:11  |  Psalms 91:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他要為你吩咐他的使者， 在你行的一切道路上保護你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he shall give his angels charge over thee, to keep thee in all thy ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:12  |  Psalms 91:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們要用手托着你， 免得你的腳碰在石頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall bear thee up in their hands, lest thou dash thy foot against a stone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:13  |  Psalms 91:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要踹在獅子和虺蛇的身上， 踐踏少壯獅子和大蛇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt tread upon the lion and adder: the young lion and the dragon shalt thou trample under feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:14  |  Psalms 91:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神[說]：因為他專心愛我，我就要搭救他； 因為他知道我的名，我要把他安置在高處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because he hath set his love upon me, therefore will I deliver him: I will set him on high, because he hath known my name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:15  |  Psalms 91:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他若求告我，我就應允他； 他在急難中，我要與他同在； 我要搭救他，使他尊貴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall call upon me, and I will answer him: I will be with him in trouble; I will deliver him, and honour him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:16  |  Psalms 91:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使他足享長壽， 將我的救恩顯明給他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With long life will I satisfy him, and shew him my salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:1  |  Psalms 91:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住在至高者隱密處的， 必住在全能者的蔭下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that dwelleth in the secret place of the most High shall abide under the shadow of the Almighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:2  |  Psalms 91:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要論到耶和華說： 他是我的避難所，是我的山寨， 是我的神，是我所倚靠的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will say of the LORD, He is my refuge and my fortress: my God; in him will I trust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:3  |  Psalms 91:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必救你脫離捕鳥人的網羅 和毒害的瘟疫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely he shall deliver thee from the snare of the fowler, and from the noisome pestilence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:4  |  Psalms 91:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必用自己的翎毛遮蔽你； 你要投靠在他的翅膀底下； 他的誠實是大小的盾牌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall cover thee with his feathers, and under his wings shalt thou trust: his truth shall be thy shield and buckler.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:5  |  Psalms 91:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必不怕黑夜的驚駭， 或是白日飛的箭，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not be afraid for the terror by night; nor for the arrow that flieth by day;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:6  |  Psalms 91:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也不怕黑夜行的瘟疫， 或是午間滅人的毒病。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nor for the pestilence that walketh in darkness; nor for the destruction that wasteth at noonday.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:7  |  Psalms 91:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖有千人仆倒在你旁邊， 萬人仆倒在你右邊， 這災卻不得臨近你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A thousand shall fall at thy side, and ten thousand at thy right hand; but it shall not come nigh thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 91:8  |  Psalms 91:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你惟親眼觀看， 見惡人遭報。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Only with thine eyes shalt thou behold and see the reward of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>