--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -9,98 +9,98 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfae6028c390b4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8d164c2db0b841f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf9fafdecff2640af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8997366d2f52453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raa922b2740a04960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcba5747806b84ac7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rddc6372f2ccf499b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2ef875612f934483"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb99f1cba47b9489c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re5bf8d22cf934e80"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R978cc736e41e4edf"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb44d1260b7294e0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re3d88113afea42e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbfeb3d4800cb4636"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9826e7b77bc34b09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8bfa18beee414f42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R39b5e36cd1ef41f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra2698f2538574a04"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf7265dfd71f7417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rddc6372f2ccf499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb99f1cba47b9489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7621c0efe41d4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc1d360200bc541f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R978cc736e41e4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbaad2a4adb0c4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rccf0bb2b177742cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raf7f9a6aca204848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra17beed96eed4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb44d1260b7294e0e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9c668a382d874968" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R67ab982bd76b4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ef875612f934483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5bf8d22cf934e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R70e5b9dee2c14832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf553eb47e82a4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re3d88113afea42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbfeb3d4800cb4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9826e7b77bc34b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8bfa18beee414f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R39b5e36cd1ef41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra2698f2538574a04" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd1e7c16e37e641b9" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -304,66 +304,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re059c5c7f6d2431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b8cf89b9a174eed" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfdc929fd051d4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47af26f5217a4485" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R80530ff5909e4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R499e1e820e464f1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf469c5a74d2649f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c0c9711d71d4c20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R17b29262efb34adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1a150fc853c4bcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Reddc4a7df8a84b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92b5a349e2f1433e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2db7caee12e64ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22d1cc7e183a4d09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Red93c0caf80342a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd2db2b039494e5c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -892,100 +892,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raeb77919d17e4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4b843da5343946a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb588b9b0e5c04adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R732077bc7cac400a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbbe3505500134bf9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd7310ba9fee04499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re0f4ede90f5e47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rba32b39139d64b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R83dbf2e4ea834e89" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R10efe916467b400f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b843da5343946a5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re0f4ede90f5e47e1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb588b9b0e5c04adb"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rba32b39139d64b76"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2011,116 +2011,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R732077bc7cac400a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R83dbf2e4ea834e89"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R92b6955d5173484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc06f06136a444fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7287a2a25cf4c48" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R19a197308e564cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2c889489d71e424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R530a9987cf464c8b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc06f06136a444fe0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra7287a2a25cf4c48"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2c889489d71e424d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R530a9987cf464c8b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2184,66 +2184,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda41edafec6d4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcf523c0e2a1841c9" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf35440de60024a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R040a3a00413e4409" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R211a9692b6314752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4c453ff3938542a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40c9f0c0c353465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R83ef58fe1ff94b3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4359bc6ca19d48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2d1fa05156434d64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfab41ffd9e334ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd94b50608ba54f92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63840e6e558d41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R72cd8ccb74504b22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdee88332a828416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8546e6212d3b44d1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2261,65 +2261,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2337,183 +2341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 15:1  |  Psalms 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華啊，誰能寄居你的帳幕？ 誰能住在你的聖山？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. LORD, who shall abide in thy tabernacle? who shall dwell in thy holy hill?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2529,183 +2495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 15:2  |  Psalms 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是行為正直、做事公義、 心裏說實話的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that walketh uprightly, and worketh righteousness, and speaketh the truth in his heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2721,183 +2649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 15:3  |  Psalms 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不以舌頭讒謗人， 不惡待朋友， 也不隨夥毀謗鄰里。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that backbiteth not with his tongue, nor doeth evil to his neighbour, nor taketh up a reproach against his neighbour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2913,183 +2803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 15:4  |  Psalms 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他眼中藐視匪類， 卻尊重那敬畏耶和華的人。 他發了誓，雖然自己吃虧也不更改。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whose eyes a vile person is contemned; but he honoureth them that fear the LORD. He that sweareth to his own hurt, and changeth not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3105,183 +2957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 15:5  |  Psalms 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不放債取利， 不受賄賂以害無辜。 行這些事的人必永不動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that putteth not out his money to usury, nor taketh reward against the innocent. He that doeth these things shall never be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>