--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -13,100 +13,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8244fced34d74b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1ddda0488b50427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra20510843eff4769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9ea424524bc0454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea13f20830eb46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb0bb5ba6ba1a422e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rafa9759af60540f0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R33cca28d90ec4cad"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R01cf367646ad4e9b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb76918de48454986"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R53b795e18173405e"/>
-[...6 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re4debce2e1614283"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R107e74355c8b459f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7755197ad05c4bed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R713747ec7dc64037"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rff803468cea74a8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R56cfe77c65aa4494"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rafe04556dfca4a92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf45376606bac44b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R77a671e9106348dc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rad2ee7ebb20b4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rafa9759af60540f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01cf367646ad4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcd4956c5752a4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R479f83a7cee14552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R53b795e18173405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcffe319ea3a84239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rae5a22e319d9442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbd6adea2a33b4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc82caf7de17c4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5bc1fd42068140e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R87fe2d6e29f74b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re4debce2e1614283" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb6fc550e0033467e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb69bc372b5e94c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R33cca28d90ec4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb76918de48454986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra09a73525bd94f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R50f43252aec442d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R107e74355c8b459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7755197ad05c4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R713747ec7dc64037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rff803468cea74a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R56cfe77c65aa4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rafe04556dfca4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf45376606bac44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R77a671e9106348dc" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd4eb9a020cb64843" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -310,72 +310,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8579e165e9a04747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5587794e68e243a1" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5209b3d02ae7474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R390f58fdaa974ca9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R72bd9ba568cc45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b26495587a240e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rca9e9851178443bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9b8f4ccfcf743b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Raead3dcd9bd74ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re81bbbe06b714424" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8f4c3c689ede4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84c48ff9a03b4e8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R80ced2194888464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6104decc39e84087" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re709617128544ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3924c598d4e5447b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb5ed18c10e2c4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d13740b78e84823" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb5b0bc14a7da46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14d7e8a232444faa" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1094,100 +1094,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R94843af3733c4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2965fcc552aa4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcca64fd3bb5844cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4779c96ea5be4049" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R084b5f5bb8834a0c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra961b41470bf4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R77d14c2faa60455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R06fad86b45eb41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd78e712c14fe404d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d4786d5fe6d43b9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2965fcc552aa4d90"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R77d14c2faa60455f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcca64fd3bb5844cd"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R06fad86b45eb41e6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2213,116 +2213,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4779c96ea5be4049"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd78e712c14fe404d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R01e7025c19874bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbd774a3dbce14921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e7ca751f6df4ce7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R332b939192334bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc59705191f1b4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf434dccfa3084d8b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbd774a3dbce14921"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3e7ca751f6df4ce7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc59705191f1b4cbb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf434dccfa3084d8b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2386,72 +2386,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reebe3276d9e84f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R38701e14648243d5" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93bfad72ac14425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R94aff992151c4d7b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d8cbab10da04c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra990b554ad6e4d77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5add360658e34ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R131cf807b7544d42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R363fb851f7ec465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra705b93f308947c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R708eec456d5a4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd75e240043cb4a76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05678953e324461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R74c18c9682ae4d61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf514f45e76d14657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf80b5a2bae634876" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R605e9b9a0dc643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re0e995b26ebf458d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4107ff746f764af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9900e6accf5740d2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2469,65 +2469,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第87章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 87 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2545,183 +2549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 87:1  |  Psalms 87:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的詩歌。 耶和華所立的根基在聖山上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm or Song for the sons of Korah. His foundation is in the holy mountains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2737,183 +2703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 87:2  |  Psalms 87:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他愛錫安的門， 勝於愛雅各一切的住處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD loveth the gates of Zion more than all the dwellings of Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2929,183 +2857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 87:3  |  Psalms 87:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的城啊， 有榮耀的事乃指着你說的。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Glorious things are spoken of thee, O city of God. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3121,183 +3011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 87:4  |  Psalms 87:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要提起拉哈伯和巴比倫人， 是在認識我之中的； 看哪，非利士和泰爾並古實人， 個個生在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will make mention of Rahab and Babylon to them that know me: behold Philistia, and Tyre, with Ethiopia; this man was born there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3313,183 +3165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 87:5  |  Psalms 87:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到錫安，必說： 這一個、那一個都生在其中， 而且至高者必親自堅立這城。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And of Zion it shall be said, This and that man was born in her: and the highest himself shall establish her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3505,183 +3319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 87:6  |  Psalms 87:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當耶和華記錄萬民的時候， 他要點出這一個生在那裏。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall count, when he writeth up the people, that this man was born there. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3697,183 +3473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 87:7  |  Psalms 87:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌唱的，跳舞的，都[要說]： 我的泉源都在你裏面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As well the singers as the players on instruments shall be there: all my springs are in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>