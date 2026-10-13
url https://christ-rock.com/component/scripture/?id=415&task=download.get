--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R90129173e9fd43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R853e4249a53548e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R15403234cf904374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc45f7745525d4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbc4751a05aa3436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfd6885f780b04502" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9b057b87796f4ad2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6b18586a6a384f4c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb6e3a4d662124667"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd30d3e6e95964eba"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcd5ac9226bfb4ead"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9647b5b6f4e74abe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R25fd8561b0be4477"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R48dc3d2b0bd64d00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9596028a3552499b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1391ce61c8c74beb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R236aa6077cd94c40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re19328f50ea84ea2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5e33ebf4e2f24553"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7c63cda51a6b4caf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rcfb79de29ee341d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb0b9fb9445154db7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2a1968442c4d428e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3316d08b29354b20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb96ac58773bf4bd6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Recca978fef4343f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b057b87796f4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6e3a4d662124667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R85885e2ecbab4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ree10b9e3f4c5496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcd5ac9226bfb4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R959fe41ec2db4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5217943d2d254d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb849d5ca042c46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9107c2162648497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbe2dd641d9d346f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2cd9a885dc634c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R85482579cdb045cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8beed3732b5b4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1b2ab4a894564c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6f1053d5b43b47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R46025e5834b9454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9647b5b6f4e74abe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc6f9502042d84ea9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9a3712fb57834699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6b18586a6a384f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd30d3e6e95964eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9df3066bff9c4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5c3d3d72508e4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R25fd8561b0be4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R48dc3d2b0bd64d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9596028a3552499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1391ce61c8c74beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R236aa6077cd94c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re19328f50ea84ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5e33ebf4e2f24553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7c63cda51a6b4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcfb79de29ee341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb0b9fb9445154db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2a1968442c4d428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3316d08b29354b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb96ac58773bf4bd6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbb2dc76c40a543ab" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1f685ce640964e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1da73eca7cb449d1" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R46f952a6bf204cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53ef8998adb0422c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2fe8516e8ad0474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0395c64c473b464c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R54e1f908309040b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a00d9505b5a4bb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdb179ec2a6b744d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00ea0529453a4cb1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdba292db069342c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21bca70fc8434e18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5611e22288ce4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bf01c62acef4949" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0547590081414b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf35074ebd2f44bd7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4725e9da956a4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R485a9be369474a5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8ac39a09b5954636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re16ceb1b0f6f484b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65fa4d2bcfa8485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb40fcc83ffa54526" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R30d2eab596eb400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4ea5130d7df4093" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1714473ecd7347f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8716a67031894808" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4b5dbb08cb0144b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7d07d27c5474350" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5a31a59af3c14d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9beecd1dc624438" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R003c3637b5404955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re6dd2642e7754f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6c8a096e46474f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb4186bdc9f0648f6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c751f76041a4f57" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reac38d32022f4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rad342a5fa8e04fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8556371dfa884a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rafb9adc52edf4457" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R86df007ede0f4052" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re6dd2642e7754f6a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad342a5fa8e04fc3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c8a096e46474f72"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8556371dfa884a4a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb4186bdc9f0648f6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rafb9adc52edf4457"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra1d1995385ef4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra9ae3cb6178d451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1048c5b5bd464d14" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf3ec188ed0384706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R80806614d30540f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37cd5b80df204c93" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra9ae3cb6178d451e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1048c5b5bd464d14"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R80806614d30540f6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R37cd5b80df204c93"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fe3f1b83cc5494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3a4c2de76839459d" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3344dc3b9fdc4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R60d481e4ef7a439e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25b1dabb17754bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R44cd373a7e5e42a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R023a9de144434945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7b74223084cb42ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73e71ec8e567420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1c807b80b1584be2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8540607c5c2a4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rac23f50a51f04a26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5e5c31d0d6443a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R98a687ef372e4045" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb452163e5fda4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R006c6e09df4a4802" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R845f20c279014e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc62ffbb8c71944bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R915c38b529724786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2bca1943a26a4b0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R688ea57784614de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R292cf9940ef04772" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07788180c7f14ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R95af5dacb4264593" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc606fbb36db74b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3ca41a4f921a4f2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebd6d51e6b404779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R49434f88d7ec44cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc4527b444824125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc7699ebdd4c34551" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:9  |  Psalms 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必用鐵杖打破他們； 你必將他們如同窯匠的瓦器摔碎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt break them with a rod of iron; thou shalt dash them in pieces like a potter’s vessel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:10  |  Psalms 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在，你們君王應當省悟！ 你們世上的審判官該受管教！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be wise now therefore, O ye kings: be instructed, ye judges of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:11  |  Psalms 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當存畏懼事奉耶和華， 又當存戰兢而快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Serve the LORD with fear, and rejoice with trembling.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:12  |  Psalms 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當以嘴親子，恐怕他發怒， 你們便在道中滅亡， 因為他的怒氣快要發作。 凡投靠他的，都是有福的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Kiss the Son, lest he be angry, and ye perish from the way, when his wrath is kindled but a little. Blessed are all they that put their trust in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:1  |  Psalms 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>外邦為甚麼爭鬧？ 萬民為甚麼謀算虛妄的事？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why do the heathen rage, and the people imagine a vain thing?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:2  |  Psalms 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世上的君王一齊起來， 臣宰一同商議， 要敵擋耶和華並他的受膏者，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The kings of the earth set themselves, and the rulers take counsel together, against the LORD, and against his anointed, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:3  |  Psalms 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：我們要掙開他們的捆綁， 脫去他們的繩索。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us break their bands asunder, and cast away their cords from us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:4  |  Psalms 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那坐在天上的必發笑； 主必嗤笑他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that sitteth in the heavens shall laugh: the Lord shall have them in derision.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:5  |  Psalms 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，他要在怒中責備他們， 在烈怒中驚嚇他們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall he speak unto them in his wrath, and vex them in his sore displeasure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:6  |  Psalms 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：我已經立我的君 在錫安－我的聖山上了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet have I set my king upon my holy hill of Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:7  |  Psalms 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[受膏者說]：我要傳[聖]旨。 耶和華曾對我說：你是我的兒子， 我今日生你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will declare the decree: the LORD hath said unto me, Thou art my Son; this day have I begotten thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 2:8  |  Psalms 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你求我，我就將列國賜你為基業， 將地極賜你為田產。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ask of me, and I shall give thee the heathen for thine inheritance, and the uttermost parts of the earth for thy possession.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>