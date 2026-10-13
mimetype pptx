--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6fe41f4fef2f4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R14aa0fcf72df44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbe6481c3c44f435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R91ae5d8b44424799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re8a00be8e9d34d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfafde8079f2b409f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6ed97568f7ac437c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0cad9fbbb93e4904"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4ee4875f645a4a54"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9e5011caea2c40b2"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R67a4475565964c00"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re68d2e2ae73745ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R561d5ce652664e2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb0d331f7f1684b76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R66c939e80de648c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R53daa5b4339f491a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1dc2429e48914f64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf081b18b8ca246a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rca909d2279734256"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd17952f907634455"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb5e3efde95a64439"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R62c92b4d3ed94238"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Raa681c9b0ff74c0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re002ff40bb114e8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9a95ad02b5b14681"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R17864fb35f114723"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb326d92f22194a91"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc23c26aaa2e24e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ed97568f7ac437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ee4875f645a4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf5cf17cbcbfe44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re4166b0253514c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R67a4475565964c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R838a66cf6dbb49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcb62aa4695c246f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R59e6e2134e0448c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb16e40489caf4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R451f66c61d064103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rae018ab545e44201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb971c849119a4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R12f16f644ada44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R16b13498fb2d4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re922040bcff9462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc3fcbe7eab8b4386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb6273f2c0a664bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R66c7c093a3f542d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re68d2e2ae73745ae" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc5e30d3a3bcc498e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R29ce04158db1474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0cad9fbbb93e4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e5011caea2c40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R76df552ef68f4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8fe9a44e312942a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R561d5ce652664e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb0d331f7f1684b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R66c939e80de648c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R53daa5b4339f491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1dc2429e48914f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf081b18b8ca246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rca909d2279734256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd17952f907634455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb5e3efde95a64439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R62c92b4d3ed94238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Raa681c9b0ff74c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re002ff40bb114e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9a95ad02b5b14681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R17864fb35f114723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb326d92f22194a91" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd5fb747c4024413d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra1722c9cfdc04207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0dad5c1d6d3441d8" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5f3dafd992ee4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1938425f664410b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R80b60ae1a6644d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6bb6fa27e174057" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R32d12254028148d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5cac965550340c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R66f8c68d08294f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R265256005952438b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf043240e18364316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd72797c827e0461f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reac24fb590414a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4f7cc7358e14656" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0c5f2daa511f4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29aa67da67354aa9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc0c443c3e19540b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d4bcd9985f74986" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R15d4fa7756004464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R204b75ce3e12469c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R60a123559ba943d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7fcdebe712545cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rea1c501f7adc48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8f5ebbd6d804b76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9787d6a816264f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reaf464370bc94810" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbd9801c369a148b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69e8b57ec4044324" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R79ff34fc11404371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R360d860d366d4ddf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R79734ba47cee4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51869b16a2b541e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R23fa99c24bb241f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3a0dadda4b343ce" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R29c45959e70646c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9bab9fd22a704cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf1914e5699f74618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9d7217c083c24cb8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79b3945e32194896" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44e2d02889834e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Raf75eaafe31c4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5bbca0de88d7471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4e0a68ee2e454ea5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa11b61f0da44d09" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9bab9fd22a704cdc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raf75eaafe31c4a69"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf1914e5699f74618"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5bbca0de88d7471c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9d7217c083c24cb8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4e0a68ee2e454ea5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5eb78a3e119d4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6e90cd5e3e3a4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92e5b0a080ec4382" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf4b49245445644ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf183ceab04054f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4fbf88c45d14b3b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6e90cd5e3e3a4781"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R92e5b0a080ec4382"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf183ceab04054f67"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re4fbf88c45d14b3b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bc7128f69184395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R013ec2b093f14e33" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc846abe41b934934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R41ffc52cbe074495" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra537862d226b4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1e1fd09045324126" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bbf364b7dcb4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb66b6745026942fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R586bdb164b304d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rff7d0f7889d84609" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f1757b6346444f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb6b6783aad2b4936" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f7ca2a483a3412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R231ba3dd4d624880" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9a60e5c9b4b4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd3ff72c3ceaf4679" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f37b62ea3bf421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R3a1a81a2abcc47f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e0af3ee96b34ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3604f5a6ae7d4e34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc88e2d6709bb4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R08bdad9a899545ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe9d5e89b8704a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfb03306e924a4cbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R699be291fa854a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc9e51a84808a4599" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39044980b8664247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R308c68edf09b4f84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e162b3abda34648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1725d4fccc1e4c4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf5c8564330f46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R816dcd3611b34e0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ab19e547df94bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5d0f4b26033c45b4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第19章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 19 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:9  |  Psalms 19:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的道理潔淨，存到永遠； 耶和華的典章真實，全然公義－</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the LORD is clean, enduring for ever: the judgments of the LORD are true and righteous altogether.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:10  |  Psalms 19:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都比金子可羨慕，且比極多的精金可羨慕； 比蜜甘甜，且比蜂房下滴的蜜甘甜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>More to be desired are they than gold, yea, than much fine gold: sweeter also than honey and the honeycomb.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:11  |  Psalms 19:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>況且你的僕人因此受警戒， 守着這些便有大賞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover by them is thy servant warned: and in keeping of them there is great reward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:12  |  Psalms 19:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能知道[自己的]錯失呢？ 願你赦免我隱而未現的[過錯]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can understand his errors? cleanse thou me from secret faults.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:13  |  Psalms 19:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你攔阻僕人不犯任意妄為的罪， 不容這罪轄制我， 我便完全，免犯大罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Keep back thy servant also from presumptuous sins; let them not have dominion over me: then shall I be upright, and I shall be innocent from the great transgression.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:14  |  Psalms 19:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我的磐石，我的救贖主啊， 願我口中的言語、心裏的意念在你面前蒙悅納。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the words of my mouth, and the meditation of my heart, be acceptable in thy sight, O LORD, my strength, and my redeemer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:1  |  Psalms 19:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 諸天述說神的榮耀； 穹蒼傳揚他的手段。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. The heavens declare the glory of God; and the firmament sheweth his handywork.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:2  |  Psalms 19:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這日到那日發出言語； 這夜到那夜傳出知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Day unto day uttereth speech, and night unto night sheweth knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:3  |  Psalms 19:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無言無語， 也無聲音可聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no speech nor language, where their voice is not heard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:4  |  Psalms 19:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>它的量帶通遍天下， 它的言語傳到地極。 神在其間為太陽安設帳幕；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their line is gone out through all the earth, and their words to the end of the world. In them hath he set a tabernacle for the sun,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:5  |  Psalms 19:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>太陽如同新郎出洞房， 又如勇士歡然奔路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which is as a bridegroom coming out of his chamber, and rejoiceth as a strong man to run a race.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:6  |  Psalms 19:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>它從天這邊出來，繞到天那邊， 沒有一物被隱藏不得它的熱氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His going forth is from the end of the heaven, and his circuit unto the ends of it: and there is nothing hid from the heat thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:7  |  Psalms 19:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的律法全備，能甦醒人心； 耶和華的法度確定，能使愚人有智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The law of the LORD is perfect, converting the soul: the testimony of the LORD is sure, making wise the simple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 19:8  |  Psalms 19:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的訓詞正直，能快活人的心； 耶和華的命令清潔，能明亮人的眼目。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The statutes of the LORD are right, rejoicing the heart: the commandment of the LORD is pure, enlightening the eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>