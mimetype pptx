--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3b3888c8c95448c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R33958e34487c4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R69ec00e243324479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra5ff5fbe4d9d4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7b5eb0ce436846dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9222894580824d14" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb91178efde504a87"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9e447622cd2744b2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R88ecdba537f54982"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8c10786cf8a14ced"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R11a2212f99e54755"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6b2d25060ec041e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7ca265903ad24851"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R01519af2c5a5406a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R06a38afa29f74601"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbc11426bd9d342eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8e7fc7e37e8a4721"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R93729044ad7049c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re360056c5d7e4294"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R88274f5ba18f40d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R225b3f0625354033"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1b337c36d5d04ed5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9fd55080c95f4c4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8a303a71028248e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1788d5b790b34df1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7ce46e1eeb884198"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc9bcca3805904007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb91178efde504a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88ecdba537f54982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R31a0e9a567024d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1b3431a871e0495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R11a2212f99e54755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2edfcda1d7b344f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R295d77fe4e5649ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R67c187d634cb4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfc09e7239a2a47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdfa2d094256c490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R034b734629e64919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0f2d8ec674184321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfe02f58b30e5411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R64c4df7dd5cc4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb3d9aae7ee2f48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rff1ac189b8364835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R383b3da6e9f54a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6b2d25060ec041e7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rde29b463f0134d98" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R49886073d1414ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e447622cd2744b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c10786cf8a14ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2d228c914b904d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4dea542c951143c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7ca265903ad24851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R01519af2c5a5406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R06a38afa29f74601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbc11426bd9d342eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8e7fc7e37e8a4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R93729044ad7049c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re360056c5d7e4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R88274f5ba18f40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R225b3f0625354033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1b337c36d5d04ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9fd55080c95f4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8a303a71028248e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1788d5b790b34df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7ce46e1eeb884198" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rba7a679a4948451f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R750850718ea84579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5767b787e3194103" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re9082720951a4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d40d1a16a854142" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra74f96c6b4774ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b7f9ccd77e4459c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbd42925849f74cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bbcec3b245a4f90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R97e28fcf02774649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5571fd0e08d46ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4a27e2b7cc2f4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99ece3138ab04f99" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R60fa67bf626c4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae552908ad324bf0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R57a354164126483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e22d6dcec2b4a17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf25ed8980c12425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac64e9b07d254d7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc6e5d61453be470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R693d818562d24ad9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb0b6c892df024a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2267d9a53bd42ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ree950d1a896b40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R954e9212ad844af5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R738f4a80b2c14aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1374efa00c8741b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5cffef6eb26e4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R857098bacd914df9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rec2f021422bb4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fa31dbacb514884" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R649976d678714819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98e25fe4393145eb" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0343ab63a9e84701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3e97298efc78413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbcb728e0bbb148c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R064bc1a7274e4270" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3f0563e0996f4491" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf6e1790568c44cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R58288166e0ca48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf7fc2df713ef48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R39c1340f770c43ac" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc55f613e71914049" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3e97298efc78413f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58288166e0ca48d4"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbcb728e0bbb148c9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf7fc2df713ef48fe"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R064bc1a7274e4270"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R39c1340f770c43ac"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R76cb2799d7ef4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra3aadd3306aa431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ed2f2a20e394f5f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R67fe593a5e874ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0075105b6f5d49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R476c45c2fc7546fa" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra3aadd3306aa431e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8ed2f2a20e394f5f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0075105b6f5d49ea"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R476c45c2fc7546fa"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3128314c71a14632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R816d3a5e0a834a64" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6f908fa4e3a4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1e35fc7a2e1a4744" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51ea91e8912e4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7bf2c13c99464094" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4392340a4094eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra39fecfa7f7749b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1a78631c17a4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9f2d913f2b10413e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5cdcf672582b4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra2662d7abc524ea3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf179823bcb4e4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R28d422b8ce644a48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3aab9d7f5eaf40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R71b971a9d2ed47ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R615ab474cddb4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4377bd2c193f4e29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf552d84d1f0486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5bd5f510eec84354" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4dff0ed1d6a4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3415a86a83594e71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf24151b87d1f4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb3f2d47084ae452d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R219f9bbda55c4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdbd373f2323542f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20c773187965463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc4ab1fff91fe42e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4367b9b23fe249a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfd39e573feef4420" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc67add312570402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R78b66b2b361e4119" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第39章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 39 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:9  |  Psalms 39:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我所遭遇的是出於你， 我就默然不語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was dumb, I opened not my mouth; because thou didst it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:10  |  Psalms 39:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你把你的責罰從我身上免去； 因你手的責打，我便消滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remove thy stroke away from me: I am consumed by the blow of thine hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:11  |  Psalms 39:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你因人的罪惡懲罰他的時候， 叫他的笑容消滅，如[衣]被蟲所咬。 世人真是虛幻！ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou with rebukes dost correct man for iniquity, thou makest his beauty to consume away like a moth: surely every man is vanity. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:12  |  Psalms 39:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你聽我的禱告， 留心聽我的呼求！ 我流淚，求你不要靜默無聲！ 因為我在你面前是客旅， 是寄居的，像我列祖一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear my prayer, O LORD, and give ear unto my cry; hold not thy peace at my tears: for I am a stranger with thee, and a sojourner, as all my fathers were.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:13  |  Psalms 39:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你寬容我， 使我在去而不返之先可以力量復原。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O spare me, that I may recover strength, before I go hence, and be no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,179 +3943,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:1  |  Psalms 39:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長耶杜頓。 我曾說：我要謹慎我的言行， 免得我舌頭犯罪； 惡人在我面前的時候， 我要用嚼環勒住我的口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, even to Jeduthun, A Psalm of David. I said, I will take heed to my ways, that I sin not with my tongue: I will keep my mouth with a bridle, while the wicked is before me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:2  |  Psalms 39:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我默然無聲，連好話也不出口； 我的愁苦就發動了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was dumb with silence, I held my peace, even from good; and my sorrow was stirred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:3  |  Psalms 39:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心在我裏面發熱。 我默想的時候，火就燒起， 我便用舌頭說話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My heart was hot within me, while I was musing the fire burned:  then spake I with my tongue,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:4  |  Psalms 39:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你叫我曉得我身之終！ 我的壽數幾何？ 叫我知道我的生命不長！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, make me to know mine end, and the measure of my days, what it is; that I may know how frail I am.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:5  |  Psalms 39:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使我的年日窄如手掌； 我一生的年數，在你面前如同無有。 各人最穩妥的時候，真是全然虛幻。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, thou hast made my days as an handbreadth; and mine age is as nothing before thee: verily every man at his best state is altogether vanity. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:6  |  Psalms 39:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世人行動實係幻影。 他們忙亂，真是枉然； 積蓄[財寶]，不知將來有誰收取。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely every man walketh in a vain shew: surely they are disquieted in vain: he heapeth up riches, and knoweth not who shall gather them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:7  |  Psalms 39:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，如今我等甚麼呢？ 我的指望在乎你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now, Lord, what wait I for? my hope is in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 39:8  |  Psalms 39:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你救我脫離一切的過犯， 不要使我受愚頑人的羞辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver me from all my transgressions: make me not the reproach of the foolish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>