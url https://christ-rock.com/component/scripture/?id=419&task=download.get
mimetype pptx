--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbc72e10a846c4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re8709fa8457b4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3d49270eda6f4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R761c1ad6556c45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc9d62cc5eb234151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R16f76e69d1db4261" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rda67a403de424165"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbbd1bf8510884df8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbbf38d7676eb4b99"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfcff4101056b411c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7436a4c60ef84660"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rdc532f6617164f51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R02159b022c4c4e6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1536b4caec5b4474"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3bcf8c16f0a84498"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R34dbc513125a42a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R58f4cd59e4f74512"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4282157985c24d88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfcdffef126a0467a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R18dee4c767ab42cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7e59252c31d9449e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5e72642323984aba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5983eb18d7b04cb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8771fa2f693b4810"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Refd9f7545ee54378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rda67a403de424165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbf38d7676eb4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6fa4ba65619d4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R97af4b3f8c994789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7436a4c60ef84660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdaba1761c67f4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c58544f838542ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb510c622a6174b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9fa6f42670594149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R562fad06dea84f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R11b2250b4061422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R83d232ffbcc149b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R86df05c596fb45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R128f5252adfd4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R03daab88088b4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdc532f6617164f51" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4a43b53bda874f7d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9f527a0d47df4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbbd1bf8510884df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcff4101056b411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R30dec6d315b8430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re5e0b2be69394a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R02159b022c4c4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1536b4caec5b4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3bcf8c16f0a84498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R34dbc513125a42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R58f4cd59e4f74512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4282157985c24d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfcdffef126a0467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R18dee4c767ab42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7e59252c31d9449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5e72642323984aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5983eb18d7b04cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8771fa2f693b4810" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3afeea03953b4c71" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R333f22848e654cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c80593a99494fa6" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R85155654bafe4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf892306c45f400d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R90b8988a3201499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re22e7cb6a5ae4633" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5e24c0a9074d4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9620929c23a4ed7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R677c05184d234c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28077b4ded434c4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7cb81546a44e4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3415bb79b5974fef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R79c5e56bedcc40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R439e0c4b28314a9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c3843dd6ade42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76d2ade39f734093" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rae9bfd9f06bb4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35c00e82148747e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R231acda57b2744b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14edf8531eb24fdd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R190340ea5ecc4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b12cdc9059643a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R39b20f613d0444f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d32bba320b74163" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9cf5ae5b08df4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re51b88a6e5434cf7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R40e18795fd6c4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84bae31e59374d6d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R00dfe150c0a54441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0f3f9fa089434ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R866ccce69a474c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbd8ce8ff4b114fda" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1711f049d8da469e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3da7b14264df48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R088081bd5c2e471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3b92cf448be04191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R415540d868554263" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R937bc274e998410b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0f3f9fa089434ae3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R088081bd5c2e471a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R866ccce69a474c7f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b92cf448be04191"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbd8ce8ff4b114fda"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R415540d868554263"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R223da5c5db6f4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra109753fcc114870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7c93ece98e14ae9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5f083bfe829f4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb8d71b44cb6f4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23d91ad669764d5f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra109753fcc114870"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc7c93ece98e14ae9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb8d71b44cb6f4076"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R23d91ad669764d5f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07272bc6491942c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3be268189b8743ca" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c291d431d4f4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R141246d9d3cc49f8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20f7eaa663064c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb77ab790ac0340ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a0b7763674e4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0ba9e8558f9147fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fc1a6c54d9b4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Raf374d2b9749402f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d1f6358ccd041b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4f45e944f93e465c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7c92950fafb4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd1af68eab68744a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e13701bd4244cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R871a946f78f84d48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d37a8976c254e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3482c4c544e1457f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f5ac429d6f7417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rcee815c9201c4fab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R025c88db67f74796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R16d8d16109df4a43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ff838b4b08047f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbc775689304a4723" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ee0f1fd4f4445b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Reb03bb8c9e984be2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e4405074dce4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6baf213095444f30" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第29章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 29 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:9  |  Psalms 29:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的聲音驚動母鹿落胎， 樹木也脫落淨光。 凡在他殿中的，都稱說[他的]榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of the LORD maketh the hinds to calve, and discovereth the forests: and in his temple doth every one speak of his glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:10  |  Psalms 29:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>洪水泛濫之時，耶和華坐着[為王]； 耶和華坐着為王，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD sitteth upon the flood; yea, the LORD sitteth King for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:11  |  Psalms 29:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必賜力量給他的百姓； 耶和華必賜平安的福給他的百姓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD will give strength unto his people; the LORD will bless his people with peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:1  |  Psalms 29:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 神的眾子啊，你們要將榮耀、能力歸給耶和華， 歸給耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. Give unto the LORD, O ye mighty, give unto the LORD glory and strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:2  |  Psalms 29:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要將耶和華的名所當得的榮耀歸給他， 以聖潔的妝飾敬拜耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give unto the LORD the glory due unto his name; worship the LORD in the beauty of holiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:3  |  Psalms 29:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的聲音發在水上； 榮耀的神打雷， 耶和華打雷在大水之上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of the LORD is upon the waters: the God of glory thundereth: the LORD is upon many waters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:4  |  Psalms 29:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的聲音大有能力； 耶和華的聲音滿有威嚴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of the LORD is powerful; the voice of the LORD is full of majesty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:5  |  Psalms 29:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的聲音震破香柏樹； 耶和華震碎黎巴嫩的香柏樹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of the LORD breaketh the cedars; yea, the LORD breaketh the cedars of Lebanon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:6  |  Psalms 29:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他也使之跳躍如牛犢， 使黎巴嫩和西連跳躍如野牛犢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He maketh them also to skip like a calf; Lebanon and Sirion like a young unicorn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:7  |  Psalms 29:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的聲音使火焰分岔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of the LORD divideth the flames of fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 29:8  |  Psalms 29:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的聲音震動曠野； 耶和華震動加低斯的曠野。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of the LORD shaketh the wilderness; the LORD shaketh the wilderness of Kadesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>