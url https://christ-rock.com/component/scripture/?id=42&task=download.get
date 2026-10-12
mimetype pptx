--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R767a24b93c4f405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9dffd4d7ed7a47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0813dd16a8aa4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7a3cc8a6a6bd454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rffdcdc5bb7e94efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8bbbb0d4f2f34d58" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R90f99b468eea419f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R67a69a8a83224aac"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3e360290debc4c06"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3de5fff7d4c842ed"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R39ceeeaa54104793"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R506b3ba294a0425c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4cc921af0f734627"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R33f48ff9b748450d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6d044f1fa6dd456a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra2b470090074489a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdc5d1aa060304430"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra33940015e364a80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc8ce4aeace8a4e77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R72e17523305a45b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R64a13da548e54c2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R42ab81b8fdb140aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf171a3ee83cd4744"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R385f77603b5842e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1baf1569cb18451e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ree696a3562df4325"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R00ac3e2ef5de4cea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3fe2e94ff58749d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7a3a920057794024"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6e604991009347ab"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R91dc40252ac442f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90f99b468eea419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e360290debc4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R05484fce2421409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd20dbe5d191e496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R39ceeeaa54104793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R21202cf64a3a46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1308563199b84724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4d82011a13fa4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8fc15af62d9148d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc36ddd73df59472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rffdd39cd72f3434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2ce9a725ca1a4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6e00bf4ae0ac4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2501800abdd14eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R62f20b3ddff84b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R336068f79d69491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R90a4a2b3800b470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2190cb20ee6043d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3feee553bb1242a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb075afc0e366407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R37ae3c7806a847ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R506b3ba294a0425c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R654e0fa7b7f240e2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf1d4bfdbb30944a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67a69a8a83224aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3de5fff7d4c842ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7e560bc7f2bb4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R93ec7d7f10714f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4cc921af0f734627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R33f48ff9b748450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6d044f1fa6dd456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra2b470090074489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdc5d1aa060304430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra33940015e364a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc8ce4aeace8a4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R72e17523305a45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R64a13da548e54c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R42ab81b8fdb140aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf171a3ee83cd4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R385f77603b5842e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1baf1569cb18451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ree696a3562df4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R00ac3e2ef5de4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3fe2e94ff58749d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7a3a920057794024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6e604991009347ab" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R13e7f9a839bc4168" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R475ef99d195941ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0828f2cfab034252" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R583faaadd7c947fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea4f8bdd26a64ba5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9258574a9cc94362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc44582d6f78b4f74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4b7260a3543d437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9d6c51a4eba4c7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfbee857a6b5c4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc18952ef94544b2a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4e0766af520f4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re15ad7afbe1c4ab1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R975b5528450647a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re435154c3cf64b39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R51ec3386d54d4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb123aa95b2734ad8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1f17f8d9c25c48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f55ffaa321e4782" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rab56d7a552a94dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R417e7654caf74a2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7b93179157214fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62634107cbfd4762" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra5ee7bdc64a242f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda47f2dcf6ab40ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re169931953204586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6123950651547ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5168b651e21f425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6a610cf5f8641cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6c846657b0004d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba53b750895444d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R47296cdb022143f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba7cdd962ab9463c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1f6e61aaa2cf403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b3b1558d18f486d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3687e8dc2cff42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d6a3dec50ec4bd6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9f18b5c79a244b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8c0fb78d3e24a84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfbd98004b27246a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48078c23215d404b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfacedc4197d24cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rda9cfc1c788344f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R048a91bc65244cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8ac5c5e26b5b415d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R123e3791214f47c5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R584ad4ccf5de4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R530629b9d20c4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdca377a8a0184455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra7d8ba15901c4d73" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf28d82d8d1d54377" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rda9cfc1c788344f4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R530629b9d20c4fb9"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R048a91bc65244cfa"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdca377a8a0184455"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8ac5c5e26b5b415d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra7d8ba15901c4d73"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R222805deba524669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbb919c0e9bf9495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c24b127501d4fe8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R32b0a4d703544dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf64636eb8c444586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa4be5b0c6234236" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbb919c0e9bf9495c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7c24b127501d4fe8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf64636eb8c444586"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raa4be5b0c6234236"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86ac1ff374f944dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7e5733d5f8574f78" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R136d27f1d43d48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R90164dda6e5c4274" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2400db241eb4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R001cb98c6d264712" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c8622fd4f724b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R48c68a5282c846a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4974e3ad473c40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6848b6f5ae8440a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3867b7d8dd344d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re8b3e03c3e3d4bf2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re412b4ade3354562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd383544dc2274d70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R258e1e58139944a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R20ad86821bfd42a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8da011cd3724920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6a1eb470b3974cef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58885b1e337a4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4e8393f5b9694741" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cee90ef27d44d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbcd65cb445994705" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77aa4e5fb02b4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R6172417c1ee94ec9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R253b47c7a79f4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R85aa54069a7f477a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe46d8dfc4fb4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R442d099750804b79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d90f4506e114f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9da48e2433e54104" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R873e737139ab4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R12fc113fb9e44f57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ff79ce007a24c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Raa0cb13ce20d49c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cd9bb9c3de34d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7f1f6d6cc1934dfe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b2e0bf26f6c4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4b4551aeb7394273" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89a98a9f248c4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5f014a0b42a14523" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Corinthians 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:9  |  2 Corinthians 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為此我先前也寫信給你們，要試驗你們，看你們凡事順從不順從。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For to this end also did I write, that I might know the proof of you, whether ye be obedient in all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:10  |  2 Corinthians 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們赦免誰，我也赦免誰。我若有所赦免的，是在基督面前為你們赦免的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To whom ye forgive any thing, I forgive also: for if I forgave any thing, to whom I forgave it, for your sakes forgave I it in the person of Christ;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:11  |  2 Corinthians 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>免得撒但趁着機會勝過我們，因我們並非不曉得他的詭計。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest Satan should get an advantage of us: for we are not ignorant of his devices.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:12  |  2 Corinthians 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從前為基督的福音到了特羅亞，主也給我開了門。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Furthermore, when I came to Troas to preach Christ’s gospel, and a door was opened unto me of the Lord,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:13  |  2 Corinthians 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，因為沒有遇見兄弟提多，我心裏不安，便辭別那裏的人往馬其頓去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I had no rest in my spirit, because I found not Titus my brother: but taking my leave of them, I went from thence into Macedonia.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:14  |  2 Corinthians 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>感謝神！常率領我們在基督裏誇勝，並藉着我們在各處顯揚那因認識基督而有的香氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now thanks be unto God, which always causeth us to triumph in Christ, and maketh manifest the savour of his knowledge by us in every place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:15  |  2 Corinthians 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我們在神面前，無論在得救的人身上或滅亡的人身上，都有基督馨香之氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we are unto God a sweet savour of Christ, in them that are saved, and in them that perish:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:16  |  2 Corinthians 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在這等人，就作了死的香氣叫他死；在那等人，就作了活的香氣叫他活。這事誰能當得起呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the one we are the savour of death unto death; and to the other the savour of life unto life. And who is sufficient for these things?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:17  |  2 Corinthians 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們不像那許多人，為利混亂神的道；乃是由於誠實，由於神，在神面前憑着基督講道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we are not as many, which corrupt the word of God: but as of sincerity, but as of God, in the sight of God speak we in Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:1  |  2 Corinthians 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我自己定了主意再到你們那裏去，必須大家沒有憂愁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I determined this with myself, that I would not come again to you in heaviness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:2  |  2 Corinthians 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若我叫你們憂愁，除了我叫那憂愁的人以外，誰能叫我快樂呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if I make you sorry, who is he then that maketh me glad, but the same which is made sorry by me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:3  |  2 Corinthians 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾把這事寫給你們，恐怕我到的時候，應該叫我快樂的那些人，反倒叫我憂愁。我也深信，你們眾人都以我的快樂為自己的快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I wrote this same unto you, lest, when I came, I should have sorrow from them of whom I ought to rejoice; having confidence in you all, that my joy is the joy of you all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,179 +5437,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:4  |  2 Corinthians 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我先前心裏難過痛苦，多多地流淚，寫信給你們，不是叫你們憂愁，乃是叫你們知道我格外地疼愛你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For out of much affliction and anguish of heart I wrote unto you with many tears; not that ye should be grieved, but that ye might know the love which I have more abundantly unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:5  |  2 Corinthians 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有叫人憂愁的，他不但叫我憂愁，也是叫你們眾人有幾分憂愁。我說幾分，恐怕說得太重。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if any have caused grief, he hath not grieved me, but in part: that I may not overcharge you all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:6  |  2 Corinthians 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣的人受了眾人的責罰也就夠了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sufficient to such a man is this punishment, which was inflicted of many.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:7  |  2 Corinthians 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倒不如赦免他，安慰他，免得他憂愁太過，甚至沉淪了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that contrariwise ye ought rather to forgive him, and comfort him, lest perhaps such a one should be swallowed up with overmuch sorrow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 2:8  |  2 Corinthians 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我勸你們，要向他顯出堅定不移的愛心來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I beseech you that ye would confirm your love toward him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>