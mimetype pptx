--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7795d852528c47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea02888ae1604560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb45e8dbed20b442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61a43f48d45a4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7d07d245a15e4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R42ee3705e20740db" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra9763c6ca8db4808"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra0280da1c18942fd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R36408a2d91aa47d4"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc1ca7ca5d6b24d79"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R32a665555cff43b7"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R58adcb4fc1ed47d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R76aa96c5575d4756"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R12f6988e995c4371"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R845e2d1a539f4ced"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb3095ab557ff4923"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R82c2688f6a304a06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd2d79a9676874938"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2a6c9779e93948a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R50e9f36eb7004d89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ref05e30a47874b1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9724fddb11404ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R91aed923d2554c54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re01d5fb053424cec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2d22668bfb9e4a97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R463814ac9ca34a2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8b4f135e9b064609"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R174c4b01a210468a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R387f00f002ea4efe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R8f5661cbc3514de8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc95cb8ff52d541c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R158d8f2c107d41b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R5e227e006b934f80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Reb2c7f0937e541e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R9c072c07b6934559"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2bda2fc68032406e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5908a7a549b64fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra9763c6ca8db4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36408a2d91aa47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7d714c3cf4d34ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R37e58395d82f473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R32a665555cff43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9a29757a6ee1462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4e9194cff00f464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R67bb07d3a5e64a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5d6315ae19b84eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4fe2b3c678b042b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9468ba87ae5c4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf89234acc64540c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd2f3b0e9a00e4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7ae10b1e05344ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R221a821bd0624e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd6b6fda671ac4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcab206a2239c4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R31360dfa82b54cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re66549349c984353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R92481d8e3b484d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R35fb9673a3ca443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb97434011a504c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra663c25a08c34f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9222e6c33f4f464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc1d148fa07c14709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reec70a957ef0491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7fe2c37149384f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R58adcb4fc1ed47d2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rac5308963ce74639" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9b649e332a104f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra0280da1c18942fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1ca7ca5d6b24d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R24355c273b854fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R284ab7edd3ad49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R76aa96c5575d4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R12f6988e995c4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R845e2d1a539f4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb3095ab557ff4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R82c2688f6a304a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd2d79a9676874938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2a6c9779e93948a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R50e9f36eb7004d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ref05e30a47874b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9724fddb11404ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R91aed923d2554c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re01d5fb053424cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2d22668bfb9e4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R463814ac9ca34a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8b4f135e9b064609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R174c4b01a210468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R387f00f002ea4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8f5661cbc3514de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc95cb8ff52d541c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R158d8f2c107d41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5e227e006b934f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reb2c7f0937e541e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9c072c07b6934559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2bda2fc68032406e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R53566fed1dda46ac" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R24310b1f5d864ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R305a62e1f1644757" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc0d146bc0bef49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78a5b908490f4283" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbed0559aeefc4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00dd3d9dc3954b06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4d49edd181e14cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d5e0103c7b44b23" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5b234ed04ec24cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cd2915edbf84a53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2baa13b8345d4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95e9641c25ee4224" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0ca95950e4984457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bbfa25308684172" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8959023720de475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04170a7427594a21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf811c452ff534613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e22020c8b524c15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfc1b21a2e8d947bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3d866509b634e00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4f504f1af2954332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48bc646968b34a75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbeb303619d5a4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60b7e62395114d98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6e538afafcec44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra311aa8833164b36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re76615876fac4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c9eadba43584b8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdd9abf2eea614165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R709322d4f626471e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R45f7a92c74d84286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7705dcc4886541c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R35ad520f0a634671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bb77029307946a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra74965f6f1f141d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8e6689e4d7d4ec0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R73cfee0839474108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9467e2ff5a9647b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4dbc5cb094384008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a98131678864a37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra5d880699f0644fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23521b8421be4292" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R407aed34698e4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6052f84f696d43f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf5c9869e49874101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e65095dcd734bf7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdaf32ccbf7144a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2207ee875f204350" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R11288134916f41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbd190b264894647" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R008739d80ab94e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raedc0a8d43be42ad" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R00cc1ad76da646e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R884fb0dd9c844cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R97e29de5c737497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3cf62264558d4a91" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd55ebec8cfa74dbf" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c865fe29cdb4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4856c5f94b9b4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R208877e4942a4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R48a359e363874ad7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rceb566ceca384c2c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R884fb0dd9c844cf7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4856c5f94b9b4928"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R97e29de5c737497d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R208877e4942a4807"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3cf62264558d4a91"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R48a359e363874ad7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0e3d6f6e558f41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc26568b820394533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fe704aeb89a403c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdfbad864ec904c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7dd4305e21d149f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re56c1c81b0154d33" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc26568b820394533"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9fe704aeb89a403c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7dd4305e21d149f1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re56c1c81b0154d33"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a4e71f5d34d4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R66afd4aa2c3f4a0b" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0d70a64ad8f420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9eb8811db2d44f81" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1c03857b10f41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc2f7eef94ee2415f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f4694ed6fdc4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9d95605d4719472d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9229d85984f844c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rea425825116d4ba5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33c6df701be347c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0fe2f228e2d64db4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radca90eb29c14103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R1a81b2009df04005" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R127036da7df34715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb89adf66f58744bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re37bd79fb92a4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5594b9a74d654d3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9b6afbd409547e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb818e3c40f2a4579" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6512bbcc6ba64451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbc99f7b3e9634a20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15c9b946e8754c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rad82e26bba55440b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R987acf2557524552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R34f25704fdeb420c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1677cba17ccb4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R53d7219c99c94a30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c785cbb7486477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rd3a666707e784df6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fba659a45814919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf26933f469454a0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e07aa65727145d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R55e75f53be704a13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22d8a7c5f8064353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc39fc2a53f0949ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67f899f84bd24d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rd2209de9f7194a2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5667851002324e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rdd3de597f2b64ac8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb2f2af5411647ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R45e124caddbb47b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ee8262bd4564504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re14a7a6822094f4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdef8848915bc4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R24e474d413ba471d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2d24ece9c8743e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8eb9a4726d794eba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4170d56972c44f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Raa81401a400e4301" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf90440ea336f402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0c348c161c6047ef" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第94章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 94 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:9  |  Psalms 94:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>造耳朵的，難道自己不聽見嗎？ 造眼睛的，難道自己不看見嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that planted the ear, shall he not hear? he that formed the eye, shall he not see?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:10  |  Psalms 94:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>管教列邦的，就是叫人得知識的， 難道自己不懲治人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that chastiseth the heathen, shall not he correct? he that teacheth man knowledge, shall not he know?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:11  |  Psalms 94:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華知道人的意念是虛妄的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD knoweth the thoughts of man, that they are vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:12  |  Psalms 94:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你所管教、 用律法所教訓的人是有福的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is the man whom thou chastenest, O LORD, and teachest him out of thy law;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:13  |  Psalms 94:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使他在遭難的日子得享平安； 惟有惡人陷在所挖的坑中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thou mayest give him rest from the days of adversity, until the pit be digged for the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:14  |  Psalms 94:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華必不丟棄他的百姓， 也不離棄他的產業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD will not cast off his people, neither will he forsake his inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:15  |  Psalms 94:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>審判要轉向公義； 心裏正直的，必都隨從。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But judgment shall return unto righteousness: and all the upright in heart shall follow it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:16  |  Psalms 94:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰肯為我起來攻擊作惡的？ 誰肯為我站起抵擋作孽的？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who will rise up for me against the evildoers? or who will stand up for me against the workers of iniquity?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:17  |  Psalms 94:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若不是耶和華幫助我， 我就住在寂靜之中了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unless the LORD had been my help, my soul had almost dwelt in silence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:18  |  Psalms 94:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我正說我失了腳， 耶和華啊，那時你的慈愛扶助我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I said, My foot slippeth; thy mercy, O LORD, held me up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:1  |  Psalms 94:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你是伸冤的神； 伸冤的神啊，求你發出光來！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD God, to whom vengeance belongeth; O God, to whom vengeance belongeth, shew thyself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:19  |  Psalms 94:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心裏多憂多疑， 你安慰我，就使我歡樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the multitude of my thoughts within me thy comforts delight my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:20  |  Psalms 94:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那藉着律例架弄殘害、 在位上行奸惡的，豈能與你相交嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall the throne of iniquity have fellowship with thee, which frameth mischief by a law?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:21  |  Psalms 94:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們大家聚集攻擊義人， 將無辜的人定為死罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They gather themselves together against the soul of the righteous, and condemn the innocent blood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:22  |  Psalms 94:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但耶和華向來作了我的高臺； 我的神作了我投靠的磐石。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the LORD is my defence; and my God is the rock of my refuge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:23  |  Psalms 94:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他叫他們的罪孽歸到他們身上。 他們正在行惡之中，他要剪除他們； 耶和華－我們的神要把他們剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall bring upon them their own iniquity, and shall cut them off in their own wickedness; yea, the LORD our God shall cut them off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:2  |  Psalms 94:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>審判世界的主啊，求你挺身而立， 使驕傲人受應得的報應！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lift up thyself, thou judge of the earth: render a reward to the proud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:3  |  Psalms 94:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，惡人誇勝要到幾時呢？ 要到幾時呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, how long shall the wicked, how long shall the wicked triumph?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:4  |  Psalms 94:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們絮絮叨叨說傲慢的話； 一切作孽的人都自己誇張。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long shall they utter and speak hard things? and all the workers of iniquity boast themselves?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:5  |  Psalms 94:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，他們強壓你的百姓， 苦害你的產業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They break in pieces thy people, O LORD, and afflict thine heritage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:6  |  Psalms 94:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們殺死寡婦和寄居的， 又殺害孤兒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They slay the widow and the stranger, and murder the fatherless.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:7  |  Psalms 94:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：耶和華必不看見； 雅各的神必不思念。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet they say, The LORD shall not see, neither shall the God of Jacob regard it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 94:8  |  Psalms 94:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們民間的畜類人當思想； 你們愚頑人到幾時才有智慧呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Understand, ye brutish among the people: and ye fools, when will ye be wise?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>