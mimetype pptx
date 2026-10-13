--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5b78bbe48947432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re6e54c09361b4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rca8657cb59694db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raf3c665fa9b04cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3d453598ad3f40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf7abb2512ff64006" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4e44b9097119457e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf86eb5b9d9bc4a1b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R27b26d762f9748fd"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R94e9e5655aa6434f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2dfc223510d54949"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R5221a8a716a94af2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2d4f2fd576d640f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6c803383c916477b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcc1c530290d640e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R35f1c39461ac4e2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R645f11422ce344b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5882dbdf5fba4ef4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8ec9dcd017c04ffa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R847b14577453486b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6c306508622a451d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R881ff215158341b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R81e89359e9a14e04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re304e09227154e2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb48648403d11438e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6d6afa20bd9648e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R468dcbb287e8466b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rca4dc0a803da4c81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc384818c3ed94946"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R36168838887f460b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R1863107e9ec94852"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R21c91f2a9bf84464"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R2445493b3cbe4129"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc633aca7e9a241fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4e44b9097119457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27b26d762f9748fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5745e82b770a4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Raaf0ff52055b41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2dfc223510d54949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R62c6be7ca2ee4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdca72bf33f1a4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra32d903fb3c64538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rce76f72549124a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R874e30a10f704b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Red35e2f651e8431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rca27243f58f4492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4ddb51ee217d474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re446830d6c5c4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R780c13802f344978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfa4f4c49af4b45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R730a51b4c7c244a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R707d7fbef7304e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raa696b14e13c4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra0f96c755505434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd1e71e88a8b14ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7e92f04c7f5040ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6f3579c1d5344a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3ebe37a5c7b34c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5221a8a716a94af2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdba3246ff5964f0c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R32cf81850cad4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf86eb5b9d9bc4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94e9e5655aa6434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfc4ca4d6a4864528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2de18215fedc4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d4f2fd576d640f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6c803383c916477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcc1c530290d640e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R35f1c39461ac4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R645f11422ce344b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5882dbdf5fba4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8ec9dcd017c04ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R847b14577453486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6c306508622a451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R881ff215158341b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R81e89359e9a14e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re304e09227154e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb48648403d11438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6d6afa20bd9648e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R468dcbb287e8466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rca4dc0a803da4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc384818c3ed94946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R36168838887f460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1863107e9ec94852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R21c91f2a9bf84464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2445493b3cbe4129" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0666d63b4f0b4c73" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6e7e5b8ce3a140d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78e615844d2d4c6d" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R25532045cb604aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d09d05ff95441e1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R83498ce632cc442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92e1a73a2056417f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rab7223a02f394091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfde3c73544834112" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4d004b0d38364a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5f108f5a4e24b78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R13ba8efae1424523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab149802445a4ae8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reb5315eb4f444bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98e6d4567b4d4a17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcf5db872fb9f475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0951163f82a744ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R31938762fc1f4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87bb4f21173f44ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6564e6e33fcc4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1b2acd102f944bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re6c1ed00a8c74bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01ab78f3137b4aa9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R104c53f58c534f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc79c6c758f24c24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R23344d3d8e24476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65a16506d97c4ecb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R74499e1197e742cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re23c87c7f8224c2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9f742f13be854e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c239815abd845b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdf60e91ea4ee4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72e3833f6a57436f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb6578464d853482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47ea934fff084713" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf63b194b97444358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fb5672231b94115" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re354f3be2d8a409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5335868f525b44d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb9f2657afd764e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R150217bac0a345fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7692b3b8ce7140cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56eb87626cac4757" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1881b85b955a494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf71016a8dae74531" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfc43427b09e64c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfba9c2eb155349d2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd9de8ca9066c4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R14d6d2d693914b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0ddc71ab130d45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R25f1f8ab4bc24edd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfbb98ab18fca499c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5aeac8be91bc4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R272409f1e48b4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0b4af61b2038424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc28651867fd74b5c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R716e6a5052e5467b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R14d6d2d693914b11"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R272409f1e48b4d19"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0ddc71ab130d45c2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0b4af61b2038424e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R25f1f8ab4bc24edd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc28651867fd74b5c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R87622fbf1992423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdad508e10fd94ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55caa58ea143429c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R34fe26a4da294c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc40f3886707842c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaf9b133e65543dc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdad508e10fd94ca8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R55caa58ea143429c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc40f3886707842c9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Reaf9b133e65543dc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01a89127517f48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6c093d2cbd0540b7" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77d40719cd4d485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4d6ccc94a3a14d51" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra732f909edbf48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4e50f15d20c74a7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02a5f23e50ac4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf4d7540ff6be4d43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93ab7698285049c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R03619cc3efb245c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc898f09fd6e74323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0927e12129f9454f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e497b7e4def477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R65b620c7e9d24445" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dfa0713390a4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6d67e786d0044f2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38fb86f9fb0c4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0f65c3b707b9461b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43dfb4da31a044c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra3ada09a0c79454e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97e04c0ab7f34240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rcb6e00ebd13f4de3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86150bbff27f49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9b31d79a15a34071" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45302b85c5c649e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra0c2dc4ff9034804" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c464ad80396494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc1968ee568de4c0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R380073d75db74fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4a27add1174b48ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re98106ecd23b4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R06b7fea4ea4946bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23f8f67cfed445cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Raf2112d7e0c94bcc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b1768b6ccdc4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb2b1adbbf3f74d08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racf847a7b72348a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb17f7e45c65d4793" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R260aff26ef8c4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R62f1a672ef924ae0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R811609abad594745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb35812674b354824" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe0aef98e9984c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra842e8f479a94e9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5c37b0bcf5b44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7d54cbb249624c70" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第147章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 147 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:9  |  Psalms 147:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他賜食給走獸 和啼叫的小烏鴉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He giveth to the beast his food, and to the young ravens which cry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:10  |  Psalms 147:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不喜悅馬的力[大]， 不喜愛人的腿[快]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He delighteth not in the strength of the horse: he taketh not pleasure in the legs of a man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:11  |  Psalms 147:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華喜愛敬畏他 和盼望他慈愛的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD taketh pleasure in them that fear him, in those that hope in his mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:12  |  Psalms 147:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷啊，你要頌讚耶和華！ 錫安哪，你要讚美你的神！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise the LORD, O Jerusalem; praise thy God, O Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:13  |  Psalms 147:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他堅固了你的門閂， 賜福給你中間的兒女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he hath strengthened the bars of thy gates; he hath blessed thy children within thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:14  |  Psalms 147:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使你境內平安， 用上好的麥子使你滿足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He maketh peace in thy borders, and filleth thee with the finest of the wheat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:15  |  Psalms 147:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他發命在地； 他的話頒行最快。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sendeth forth his commandment upon earth: his word runneth very swiftly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:16  |  Psalms 147:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他降雪如羊毛， 撒霜如爐灰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He giveth snow like wool: he scattereth the hoarfrost like ashes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:17  |  Psalms 147:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他擲下冰雹如碎渣； 他發出寒冷，誰能當得起呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He casteth forth his ice like morsels: who can stand before his cold?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:18  |  Psalms 147:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他一出令，這些就都消化； 他使風颳起，水便流動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sendeth out his word, and melteth them: he causeth his wind to blow, and the waters flow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:1  |  Psalms 147:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 因歌頌我們的神為善為美； 讚美的話是合宜的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD: for it is good to sing praises unto our God; for it is pleasant; and praise is comely.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:19  |  Psalms 147:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將他的道指示雅各， 將他的律例典章指示以色列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sheweth his word unto Jacob, his statutes and his judgments unto Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:20  |  Psalms 147:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>別國他都沒有這樣待過； 至於他的典章，他們向來沒有知道。 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath not dealt so with any nation: and as for his judgments, they have not known them. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:2  |  Psalms 147:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華建造耶路撒冷， 聚集以色列中被趕散的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD doth build up Jerusalem: he gathereth together the outcasts of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:3  |  Psalms 147:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他醫好傷心的人， 裹好他們的傷處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He healeth the broken in heart, and bindeth up their wounds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:4  |  Psalms 147:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他數點星宿的數目， 一一稱它的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He telleth the number of the stars; he calleth them all by their names.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:5  |  Psalms 147:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的主為大，最有能力； 他的智慧無法測度。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Great is our Lord, and of great power: his understanding is infinite.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:6  |  Psalms 147:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華扶持謙卑人， 將惡人傾覆於地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD lifteth up the meek: he casteth the wicked down to the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:7  |  Psalms 147:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要以感謝向耶和華歌唱， 用琴向我們的神歌頌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto the LORD with thanksgiving; sing praise upon the harp unto our God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 147:8  |  Psalms 147:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用雲遮天，為地降雨， 使草生長在山上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who covereth the heaven with clouds, who prepareth rain for the earth, who maketh grass to grow upon the mountains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>