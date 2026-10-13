--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra3c46db18a294383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc2ef6f9f8c7e48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb608946a571c4c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc9f3a60b61f948b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rad1b17f55aa348b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8525394b6ecf48af" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re4b905f7bccb4dcb"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R635cccf01cbd46d5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7c4cd116cf2c4841"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd26d63f7b64a4182"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdaf50695be9745ec"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb4e3fd8e4a904347"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd204663404f047c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf45ddd4194aa4c57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R54b54f90b2964100"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R698f2f3181664fa8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0ea29663ec604b13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6e25f2012ba54e22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R29e3b615da504e4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3d6a5a07ce804c35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R09191f9e413d4842"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R443c6f2efc84400b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra458e006f9aa4910"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc481d99f0ec94885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re4b905f7bccb4dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c4cd116cf2c4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8e8f78c21afa4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc6584ceec9d74397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdaf50695be9745ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2afb9421fe134753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcfc7dca0ce6540e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9087c0cffef9442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbbbd82d551db43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra325ff3416004fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R769a716237a24e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R593991e38d5e4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfbe6edbbe4914948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1fd0c9c44afe4423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb4e3fd8e4a904347" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Radac62be1ac54b9b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra1bb7374a50a43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R635cccf01cbd46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd26d63f7b64a4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9c235dc10ee246f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R49b9470f24ff428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd204663404f047c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf45ddd4194aa4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R54b54f90b2964100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R698f2f3181664fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0ea29663ec604b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6e25f2012ba54e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R29e3b615da504e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3d6a5a07ce804c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R09191f9e413d4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R443c6f2efc84400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra458e006f9aa4910" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3bda38d4cf644f6a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4c9f62dccf3f4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f20b907a8614045" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R88b6f3498c4b4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e3d238d92be4820" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8ed5008a53804e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc667903f97fb4ca5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rff7f3b3cf609403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6168be529daa463a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re6e4291c0dfe418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73c850e8d0f24e19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb901ea8343c843b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra49980e39db74ef6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7be114c75abb4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2baef4d4349f4866" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5a69c0fe10b64805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3db0b2e1ed3643cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R787059a2d55a4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17af540160374c40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R835ce1a2faca459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R133fc3ae810e45dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R794256fe7a164c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03c2e8b0343c4d43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0bdaee9f12c24657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd584e88924b74446" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2748c1e3607c4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R372120950d604dad" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f43e98348fa434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc88fa4a6f8b24f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc489a84eb3704d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6815c94659c04aeb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7e725c3dbec34507" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd506153f4d52450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5259d54ae5514b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R427cc6137fbb4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R84f76a9428eb44f3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd66eb33f5494a2c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc88fa4a6f8b24f58"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5259d54ae5514b36"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc489a84eb3704d30"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R427cc6137fbb4726"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6815c94659c04aeb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R84f76a9428eb44f3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb6f2f152b7044d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f69f9b7d9db4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re88dc05b84ee4f23" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd7052622e3594a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf00b0fcb8f0c4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32ac5f6b80aa48b8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1f69f9b7d9db4fb6"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re88dc05b84ee4f23"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf00b0fcb8f0c4f46"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R32ac5f6b80aa48b8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46b7acaf57074323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R23fb3defda5942be" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d0ac547e2d34b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcc4da5db68324fb7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cbbbe5c9ad14602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R69614617cc9c45db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86e6f301d8434cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf98c2594e6d24d93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27a9fc4a19eb46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R49b47f24eae3420c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d53b488d5654dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3917db25ce3e4985" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb21215a526314a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6e26a1a65d2f4a2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8eeb4e95bf745f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R17360e6da6f54eb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40679da4bc424573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9e51522c3f424004" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R467f43487121488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0dc54f0a616b48d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd09dcc06ec94417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R22666d766fb74423" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98f1b46390da4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R923f9254c5dd465e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3751c0fda14e4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb7d7a236e80844a3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第112章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 112 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:9  |  Psalms 112:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他施捨[錢財]，賙濟貧窮； 他的仁義存到永遠。 他的角必被高舉，大有榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath dispersed, he hath given to the poor; his righteousness endureth for ever; his horn shall be exalted with honour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:10  |  Psalms 112:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人看見便惱恨，必咬牙而消化； 惡人的心願要歸滅絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked shall see it, and be grieved; he shall gnash with his teeth, and melt away: the desire of the wicked shall perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:1  |  Psalms 112:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 敬畏耶和華，甚喜愛他命令的， 這人便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD. Blessed is the man that feareth the LORD, that delighteth greatly in his commandments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:2  |  Psalms 112:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的後裔在世必強盛； 正直人的後代必要蒙福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His seed shall be mighty upon earth: the generation of the upright shall be blessed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:3  |  Psalms 112:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他家中有貨物，有錢財； 他的公義存到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wealth and riches shall be in his house: and his righteousness endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:4  |  Psalms 112:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正直人在黑暗中，有光向他發現； 他有恩惠，有憐憫，有公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto the upright there ariseth light in the darkness: he is gracious, and full of compassion, and righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:5  |  Psalms 112:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>施恩與人、借貸與人的，這人事情順利； 他被審判的時候要訴明自己的冤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A good man sheweth favour, and lendeth: he will guide his affairs with discretion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:6  |  Psalms 112:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他永不動搖； 義人被記念，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely he shall not be moved for ever: the righteous shall be in everlasting remembrance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:7  |  Psalms 112:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必不怕凶惡的信息； 他心堅定，倚靠耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall not be afraid of evil tidings: his heart is fixed, trusting in the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 112:8  |  Psalms 112:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他心確定，總不懼怕， 直到他看見敵人[遭報]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His heart is established, he shall not be afraid, until he see his desire upon his enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>