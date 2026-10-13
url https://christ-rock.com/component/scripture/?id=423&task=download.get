--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R17125245010b4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4058ccb768464207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8310b1a3b8384b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1d024ebfedc1445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rae614c96d8014976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7d66f5dc7d2049ea" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R20524e2fec8e408a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rec7844874f9a4a6f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2e70875da38a4691"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7e64b08d7837431f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf7b25c9a9fe74ccf"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rff58964f6e464a42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf89d7cbd78e248d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R17430744d1784ee9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd891a7bf7743457e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R812f8a0e64fe4726"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R06a8fa9b27044c55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R490a3eb01e25446e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd7dc8893bf154d11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8afa1134114947b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7f59826899e24eaf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ree2f703308a74ce4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Redf017164ca04ffe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0e7ef632f2634cc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2dcdfe8f81074f48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R48b1c5d6fc264a1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R38f71f64910d46c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R30a4569403f44263"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R01c62d9b61004cfa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R354a7e617fd54822"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbed4677457e94d25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rd4b8eceff4564e31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Red8ace0682b348c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R661c77250c8a42fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc4d7caf2d7054201"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R8d2544ce490f41d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R99ba141f50d94301"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rcd651ae768dd4495"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R45e5e577d0bb4aa8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Re9ff30af7bcd4a67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3032c527fdb34967"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R64b80d5e1bb84777"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Ra95f63ed66934941"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R78998a62726743ff"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R09dec730ab474aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20524e2fec8e408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e70875da38a4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R19d80f9ee54d4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R264d37a72040456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf7b25c9a9fe74ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb5a94c9282cd4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R70f4f96ddee14585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf2d82e56933b4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R33f9ea21e4ac473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R487e8973475144d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd5b5e5ea67a64066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8ca8b5e34d204d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R825d31b331864ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R74de2ee14e5841e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0dbeb585d6a446c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6603f6a6e2bd4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc1926a4f7e2642ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R154b56ad29db4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc16472f1b10d4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R758215636e644980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2fc45f4a7ad9474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reff382287ef94245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R774ec13c52df4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R87a565e798434d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd9921e1251e34424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6bdcbbb4282845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rec42d9dc2a8c4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd8a1af3da4124a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rea0574c853704160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1e895a60c8c447e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R030ac3bf4be04f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbda29d24c2ee426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc055179bd39e4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R8a99206533404ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re8c637b5d7334b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rff58964f6e464a42" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8d3aba7bec9e4994" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R768bdb9d3e9746db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rec7844874f9a4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e64b08d7837431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R01f878977e614861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R81ca1c286b7041ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf89d7cbd78e248d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R17430744d1784ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd891a7bf7743457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R812f8a0e64fe4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R06a8fa9b27044c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R490a3eb01e25446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd7dc8893bf154d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8afa1134114947b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7f59826899e24eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ree2f703308a74ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Redf017164ca04ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0e7ef632f2634cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2dcdfe8f81074f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R48b1c5d6fc264a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R38f71f64910d46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R30a4569403f44263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R01c62d9b61004cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R354a7e617fd54822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbed4677457e94d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd4b8eceff4564e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Red8ace0682b348c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R661c77250c8a42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc4d7caf2d7054201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8d2544ce490f41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R99ba141f50d94301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rcd651ae768dd4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R45e5e577d0bb4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re9ff30af7bcd4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3032c527fdb34967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R64b80d5e1bb84777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra95f63ed66934941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R78998a62726743ff" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5d3e4f2228824a67" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe2fd989b45c4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb170cd8ec2c343e3" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8d6bff84cef64737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe75968057bd4840" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfaa71332fbe248e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82d187eec0e948a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6c7480a6fa214c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16189328c23e4a5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8d86d63b99a54e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d04b6570f5a4dc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra23cd5641daf417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e66367b78104150" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rebd97051dcad4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33e1a894421f476f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf87a94ffeebd4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3734d7f2f3724b59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3fbcbc886d784a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bcb9b6a75c14be6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rccc1280f520c4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R159d5d0678df4346" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R337623f5cbc7401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cc93b5679af4e17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raba3b22cb1da457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cf7f9e3da4b4ac4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re1f13e8711eb42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd39152ea03974054" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R82174298f3ba4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97d6c671c4cb44ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd1b5b95cccf74207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94f96a4da50745cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8bc8e5dff7e54a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R200e215816f34747" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2996eb5f4e0f4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e5284f95ba24363" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6565c4021c5540af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c51fbfc6a764797" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R01cb6ca789544a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re46315c2af3d4df6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R20a7ceabf21549c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b283692172d4c5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2e064296a562490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfeb9cd1a33e2465b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R751376f52a864bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08c1471a157848b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb30e1881bc7a451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45947b040c714704" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra399aa76a78742ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8372498e8bee4d66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rab6cd9ec86234fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebab042f64da4339" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ref926549f6404108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R188eb1b34b1444ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb7943cea7d4b4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41e2c34217fa4732" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R9e865bf649054fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R027dcc96682b4741" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd980558dd8a14abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b429ac32bc740cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R47a19db6dd9247e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48983a82591948a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reda5f6434f554814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R484c5842fff2415d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R56021e5ee3be4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd02060d4e2ff4fc0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R82a49976f90049e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R452f35b107014d75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re75af631f0604685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06eb402f2f8b4958" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rada2994c53904053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfaadb02f610e4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re842660c06f04ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R466ff4d320304f11" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1941d3f0a0d1438b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8be67997328242c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb05e5d2827354c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re5abb121ca6d40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdd038fc8fa554a38" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5bfd797c7bc74092" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfaadb02f610e4872"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb05e5d2827354c22"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re842660c06f04ece"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re5abb121ca6d40cc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R466ff4d320304f11"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdd038fc8fa554a38"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R78f859740c3e48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R37634a969494481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26bc996540244d1b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6151d91b77ea469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f0b53d7639c4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c8e1508ec0546d1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R37634a969494481b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R26bc996540244d1b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8f0b53d7639c4192"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2c8e1508ec0546d1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c58dc81035a4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc01e4efbc29a49a2" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ac071e68ff44e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R122dbb2421054df7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re36501c35a9f4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1bde5fa92f354531" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd71763f6bc464705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Read167d49192453d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cb9a56a77614f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0c1c229711c24dda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9208134952f74d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9f1c3f91954645b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41dcbd506cc948b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfd5dabd9d0b34ca7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd50ea63c561d4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R55e4bcaef9714ee2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3892ce4685ee4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rcb876e46a55d4505" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82534e4c4e5c4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R30708686b2f64026" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5248b71426b403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbbcaca257a0a4f0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf09db849c48b450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9b3948d9c58945c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc96bff26a3c4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra242d4b7ad904555" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f22b8d2d07246d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd5ae31a9d2d64d97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1360d1bd859a466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R48052163c2084257" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a8f5e4010ac4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9316d69a846f4517" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbafb54da0f0c495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7c6ed5a8996a4011" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89f646ae424a4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R3944b2f75d28486c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e727793d3ea4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rb3d2b6c165d24cd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81a4c2066cec47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R176852412ef648eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9480e3fe7254b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Re3645bfdab474ca4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0a93ed9aa6e4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R63a329eacd454654" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb0345b12d3342ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R84eb320d0b5d4570" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a4d3ef385ec401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R609363047efb40ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R254a4323d4f14f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rdbe14bc1ee5a44d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra90f4ed165564119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R8446d3a7a7704ca0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radd262b111884101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Ra1fb891248c54dc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48f751767be741d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rc9efaaf5e5ab4dc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf2dfe3357dd4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R72486d13baf343fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e853ef3b44c4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0d88a03c089c4400" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18676b950c354e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4419e32792704913" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f2add3b21d44b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R52dd673da6c84835" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R620abfc358374734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3232b79e58294a7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70a977b0aae344b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf874c4c19b544956" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第109章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 109 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:9  |  Psalms 109:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他的兒女為孤兒， 他的妻子為寡婦！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let his children be fatherless, and his wife a widow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:10  |  Psalms 109:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他的兒女漂流討飯， 從他們荒涼之處出來求[食]！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let his children be continually vagabonds, and beg: let them seek their bread also out of their desolate places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:11  |  Psalms 109:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願強暴的債主牢籠他一切所有的！ 願外人搶他勞碌得來的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the extortioner catch all that he hath; and let the strangers spoil his labour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:12  |  Psalms 109:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願無人向他延綿施恩！ 願無人可憐他的孤兒！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let there be none to extend mercy unto him: neither let there be any to favour his fatherless children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:13  |  Psalms 109:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他的後人斷絕， 名字被塗抹，不傳於下代！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let his posterity be cut off; and in the generation following let their name be blotted out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:14  |  Psalms 109:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他祖宗的罪孽被耶和華記念！ 願他母親的罪過不被塗抹！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the iniquity of his fathers be remembered with the LORD; and let not the sin of his mother be blotted out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:15  |  Psalms 109:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願這些罪常在耶和華面前， 使他的名號斷絕於世！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be before the LORD continually, that he may cut off the memory of them from the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:16  |  Psalms 109:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他不想施恩， 卻逼迫困苦窮乏的和傷心的人， 要把他們治死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because that he remembered not to shew mercy, but persecuted the poor and needy man, that he might even slay the broken in heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:17  |  Psalms 109:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他愛咒罵，咒罵就臨到他； 他不喜愛福樂，福樂就與他遠離！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As he loved cursing, so let it come unto him: as he delighted not in blessing, so let it be far from him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:18  |  Psalms 109:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他拿咒罵當衣服穿上； 這咒罵就如水進他裏面， 像油入他的骨頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As he clothed himself with cursing like as with his garment, so let it come into his bowels like water, and like oil into his bones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:1  |  Psalms 109:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 我所讚美的神啊， 求你不要閉口不言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. Hold not thy peace, O God of my praise;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:19  |  Psalms 109:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願這咒罵當他遮身的衣服， 當他常束的腰帶！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let it be unto him as the garment which covereth him, and for a girdle wherewith he is girded continually.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:20  |  Psalms 109:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這就是我對頭和用惡言議論我的人 從耶和華那裏所受的報應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let this be the reward of mine adversaries from the LORD, and of them that speak evil against my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:21  |  Psalms 109:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－耶和華啊，求你為你的名[恩]待我； 因你的慈愛美好，求你搭救我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But do thou for me, O GOD the Lord, for thy name’s sake: because thy mercy is good, deliver thou me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:22  |  Psalms 109:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我困苦窮乏， 內心受傷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I am poor and needy, and my heart is wounded within me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:23  |  Psalms 109:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我如日影漸漸偏斜而去； 我如蝗蟲被抖出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am gone like the shadow when it declineth: I am tossed up and down as the locust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:24  |  Psalms 109:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因禁食，膝骨軟弱； 我身上的肉也漸漸瘦了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My knees are weak through fasting; and my flesh faileth of fatness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:25  |  Psalms 109:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我受他們的羞辱， 他們看見我便搖頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I became also a reproach unto them: when they looked upon me they shaked their heads.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:26  |  Psalms 109:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我的神啊，求你幫助我， 照你的慈愛拯救我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Help me, O LORD my God: O save me according to thy mercy:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:27  |  Psalms 109:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使他們知道這是你的手， 是你－耶和華所行的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they may know that this is thy hand; that thou, LORD, hast done it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:28  |  Psalms 109:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>任憑他們咒罵，惟願你賜福； 他們幾時起來就必蒙羞， 你的僕人卻要歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them curse, but bless thou: when they arise, let them be ashamed; but let thy servant rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:2  |  Psalms 109:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為惡人的嘴和詭詐人的口已經張開攻擊我； 他們用撒謊的舌頭對我說話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the mouth of the wicked and the mouth of the deceitful are opened against me: they have spoken against me with a lying tongue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:29  |  Psalms 109:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願我的對頭披戴羞辱！ 願他們以自己的羞愧為外袍遮身！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let mine adversaries be clothed with shame, and let them cover themselves with their own confusion, as with a mantle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:30  |  Psalms 109:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要用口極力稱謝耶和華； 我要在眾人中間讚美他；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will greatly praise the LORD with my mouth; yea, I will praise him among the multitude.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:31  |  Psalms 109:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他必站在窮乏人的右邊， 要救他脫離審判他靈魂的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he shall stand at the right hand of the poor, to save him from those that condemn his soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:3  |  Psalms 109:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們圍繞我，說怨恨的話， 又無故地攻打我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They compassed me about also with words of hatred; and fought against me without a cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:4  |  Psalms 109:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們與我為敵以報我愛， 但我[專心]祈禱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my love they are my adversaries: but I give myself unto prayer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:5  |  Psalms 109:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們向我以惡報善， 以恨報愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they have rewarded me evil for good, and hatred for my love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:6  |  Psalms 109:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你派一個惡人轄制他， 派一個對頭站在他右邊！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Set thou a wicked man over him: and let Satan stand at his right hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:7  |  Psalms 109:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他受審判的時候， 願他出來擔當罪名！ 願他的祈禱反成為罪！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he shall be judged, let him be condemned: and let his prayer become sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 109:8  |  Psalms 109:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他的年日短少！ 願別人得他的職分！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let his days be few; and let another take his office.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>